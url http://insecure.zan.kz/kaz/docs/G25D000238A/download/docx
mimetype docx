--- v0 (2025-10-16)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="723590a" w14:textId="723590a">
+    <w:p w14:paraId="69ff870" w14:textId="69ff870">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы облысының су қорғау аймақтарын, белдеулерін және оларды шаруашылыққа пайдалану режимін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы әкімдігінің 2025 жылғы 8 тамыздағы № 238 қаулысы</w:t>
+        <w:t>Алматы облысы әкімдігінің 2025 жылғы 8 тамыздағы № 238 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1106,50 +1106,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Алматы облысы әкімдігінің 2025 жылғы "08" тамызындағы № 238 қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Алматы облысы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1163,159 +1233,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...107 lines deleted...]
-Су объектілерінің су қорғау белдеуінің ені, метр</w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектісінің су қорғау аймағының ені, метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектісінің су қорғау белдеуінің ені, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1348,200 +1418,268 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: 03-045-070-545; 03-045-093-209; 03-045-093-200; 03-045-227-005) Ұзынқарғалы өзенінің су қорғау аймақтары мен белдеулері</w:t>
-[...71 lines deleted...]
-35</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: 03-045-093-169, 03-045-093-911) Ұзынқарғалы өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері </w:t>
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-070-545; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-209; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-200; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-227-005) Ұзынқарғалы өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1610,87 +1748,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-045-227-539) Ұзынқарғалы өзенінің су қорғау аймақтары мен белдеулері </w:t>
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-169, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-045-093-911) Ұзынқарғалы өзені (оң жақ жағалауы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1759,87 +1931,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-045-099-260) Ұзынқарғалы өзенінің (сол жақ жағалауының) және Шолақ-Қарғалы өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері </w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-045-227-539) Ұзынқарғалы өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1908,123 +2080,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-90-200</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-045-099-260) Ұзынқарғалы өзені (сол жақ жағалауы) және Шолақ-Қарғалы өзені (оң жақ жағалауы) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2057,385 +2229,488 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...107 lines deleted...]
-55</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+03-047-227-027, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-057, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-058, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-059, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-227-111, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-047-227-118) Ақсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...107 lines deleted...]
-35</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-044-193-018) Түрген өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-196-077) Қаскелең өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері </w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-045-099-332) Ұзынқарғалы өзені (сол жақ жағалауы) және Шолақ-Қарғалы өзені (оң жақ жағалауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2463,128 +2738,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: 03-045-093-1037,03-045-099-303)Ұзынқарғалы өзенінің (сол жақ жағалауы) және Шолақ-Қарғалы өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері </w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-196-077) Қаскелең өзені (оң жақ жағалауы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2612,128 +2887,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-047-277-034 Ақсай өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері </w:t>
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-093-1037,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-099-303) Ұзынқарғалы өзені (сол жақ жағалауы) және Шолақ-Қарғалы өзені (оң жақ жағалауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2802,123 +3111,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-550</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-047-277-034) Ақсай өзені (оң жақ жағалауы) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2951,123 +3260,174 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-500</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-044-193-236; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-044-193-237) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түрген өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3100,87 +3460,139 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-044-023-332 Бесағаш өзенінің (оң жақ жағалауының) су қорғау аймақтары мен белдеулері</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-044-237-442, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+03-044-237-424) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қаратұрық өзені </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3249,87 +3661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірлері: 03-051-146-288, 03-044-023-256 Талғар өзенінің (сол жақ жағалауының) су қорғау аймақтары мен белдеулері</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-044-023-332 Бесағаш өзені (оң жақ жағалауы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3398,107 +3810,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...55 lines deleted...]
-03-047-292-2987</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірлері: 03-051-146-288, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-044-023-256 Талғар өзені (сол жақ жағалауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3567,107 +3976,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...55 lines deleted...]
-03-045-010-1034, 03-045-003-805) Аққайнарсай арнасының су қорғау аймақтары мен белдеулері</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қырғауылды өзені (оң жақ жағалауының ПК-18 + 877 шегінде ПК-21+00 дейін кадастрлық нөмірі: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-047-292-2987 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3736,87 +4142,122 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-047-062-412), Ащыбұлақсай өзенінің су қорғау аймақтары мен белдеулері</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерінің шекаралары шегінде (кадастрлық нөмірлері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+03-045-010-1034, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-045-003-805) Аққайнарсай арнасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3885,87 +4326,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-149-125) Қарасу-Байсерке және Теренқара өзендерінің су қорғау аймақтары мен белдеулері</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-047-062-412) Ащыбұлақсай өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3993,128 +4434,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-044-265-289) Шелек өзенінің (сол жақ жағалауы) су қорғау аймақтары мен белдеулері</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-149-125) Қарасу-Байсерке және Теренқара өзендері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4142,128 +4583,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-013-1477) Қоянқұс өзенінің (сол жақ жағалауы) су қорғау аймақтары мен белдеулері</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-044-265-289) Шелек өзені (сол жақ жағалауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4332,87 +4773,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-084-097) Қаскелең өзенінің (оң жақ жағалауы) су қорғау аймақтары мен белдеулері</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-013-1477) Қоянқұс өзені (сол жақ жағалауы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4481,107 +4922,19687 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасы шегінде (кадастрлық нөмірі: 03-046-084-097) Қаскелең өзені (оң жақ жағалауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқпанов ауылдық округінің, Асқар Тоқпанов ауылының, Асқар № 1493, 1536/8 жер учаскелерінің шекаралары шегіндегі (кадастрлық нөмірлері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+03-046-043-1493, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03-046-043-1797) Боралдай өзені (оң жақ және сол жақ жағалаулары) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Қапшағай су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Ащыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Тереңқара өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Жаңаталап өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Оң Есентай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Қарасу-Түрксіб өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Жалқамыс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Күтентай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Құрөзек өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Талғар өзені (Саз Талғар саласы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Кіші Алматы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Қаскелен өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Есентай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласының шекарасындағы Қарасу-Байсерке өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш көлі (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 342,0 метр белгісінде алынған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капшағай су қоймасы (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 479,0 метр белгісінде алынған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Іле өзені (судың кемері орташа көпжылдық деңгейін су тасыған кезеңде жағалау еркеуіне және суы жайылған жер су қорғау аймағы мен белдеулері шекарасының ішіндегі) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші Алматы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаскелен өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есік өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170-1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші Алматы өзені кадастрлық нөмірі 03-046-267-521 жер учаскесінің шекарасы шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196-205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Талғар өзені кадастрлық нөмірі бар жер учаскесінің шекарасы шегінде </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-051-146-199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар өзенінің 03-051-146-199 кадастрлық номері жер участкісін су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Талғар өзенінің </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-146-199 кадастрлық номері жер участкісін су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Талғар өзені кадастрлық нөмірі бар жер учаскесінің шекарасы шегінде </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-051-146-474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар өзенінің 03-051-146-474 кадастрлық номері жер участкісін су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Талғар өзенінің </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-051-146-474 кадастрлық номері жер участкісін су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасына сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаскелең өзені кадастрлық нөмірі бар жер учаскесінің шекарасы шегінде </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-056-009-262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+парапеттердің габариттерімен біріктірілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тоқпанов ауылдық округінің, Асқар Тоқпанов ауылының, Асқар № 1493, 1536/8 жер учаскелерінің шекаралары шегіндегі (кадастрлық нөмірлері:</w:t>
+Солдатская щель өзені</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03-046-043-1493, 03-046-043-1797) Боралдай өзенінің (оң жақ және сол жақ жағалаулары) су қорғау аймақтары мен белдеулері</w:t>
+(судың кемері орташа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көпжылдық деңгейін су</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тасыған кезеңде жағалау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ернеуіне және суы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жайылған жер су қорғау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аймағы мен белдеулері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шекарасының ішіндегі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безымяный жылғасы (судың кемері орташа көпжылдық деңгейін су тасыған кезеңде жағалау ернеуіне және суы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жайылған жер су қорғау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аймағы мен белдеулері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шекарасының ішіндегі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесінің шекарасы шегіндегі Тереңқара өзеніндегі тоғандар (кадастрлық нөмір </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-044-128-119)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмірші өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұраталы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текенсаз өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбеіт өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақсай өзені (оң жағалау) жер учаскесінің шекарасы шегінде (кадастрлық нөмірі </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03-047-277-002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұңқар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талды өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тойсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шибұт өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілікті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арлыкголсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтан (Ушарал) өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтам өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылащы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Манапка (Қызылағаш) өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарынқол өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойқайың өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Алматы Каналы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөдеті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байғожа өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайназар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтай көлдері жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100-150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щипалка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қарабұлак өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саты өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші Жалаңаш өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чадай бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муаш өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрген-Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бахтияр өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрткөл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарылған өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баубек бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Шарын өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тас Шарын өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайназар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шақабай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шолақ-Қарғалы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тюремный өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сасықпай-Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кұтырған өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдияр өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Дегерес өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу-Южный өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарғамыс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бестерек-Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есентай (Весновка) өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қотырбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джигитовка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мутная протока </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалысай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самамбай-Карасу бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Жинишке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лушев өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рахат-Микушенко өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саламатка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Могильный бастауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садырсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесағаш өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көльсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терісбұтақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кенсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара-Арша өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грязный бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылысай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байтал-Саз өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сүмбе өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын-Бұлақ бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хасан өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара-Джерік өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтерек өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хасансай бұлағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын-Құнғайлы-Басы өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұнқұрсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрметті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кішікаксусай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет-Шийбут өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдысай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супатсай өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бельшабар өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иссычка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ташты-Қара өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырғауылды өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу Байсерке өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долайты өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Ақсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші Ақсу өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрметті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қақпақ өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облысы Қонаев қаласының әкімшілік шекарасындағы Қапшағай су қоймасы (25 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500-1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Балтық жүйесінің 479,0 метр белгісінен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Балтық жүйесінің 479,0 метр белгісінен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қотырбұлақ өзені кадастрлық нөмірі (03-051-065-9160) жер учаскесінің шекарасы шегінде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"DAMU-Қайрат-1" логистикалық паркінің жер учаскелері шегіндегі Қарасу-Байсерке өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4615,50 +24636,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5546,55 +25588,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5920,31 +25962,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>