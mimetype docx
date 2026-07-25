--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aec00f6" w14:textId="aec00f6">
+    <w:p w14:paraId="989cc01" w14:textId="989cc01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -196,165 +196,165 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Есет Көтібарұлы ауылдық округінің бюджеті тиісінше </w:t>
+      1. Есет Көтібарұлы ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3- қосымшаларға</w:t>
+        <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 30365,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 827296,3 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 30365,0 мың теңге;</w:t>
+      салықтық түсімдер – 827296,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 62036,5 мың теңге;</w:t>
+      2) шығындар – 879053,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттер – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -436,69 +436,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -31671,5 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -51757,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 31671,5 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 51757,2 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,89 +508,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары –31671,5 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары –51757,2 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 649</w:t>
+        <w:t>№ 670</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1047,50 +1047,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Есет Көтібарұлы ауылдық округінің 2026 жылға арналған бюджетінде аудандық бюджетке 805467,0 мың теңге көлемінде ағымдағы нысаналы трансферт көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1 тармақпен толықтырылды - Ақтөбе облысы Шалқар аудандық мәслихатының 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 670</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2026 жылға арналған Есет Көтібарұлы ауылдық округ бюджетін атқару процесінде секвестрлеуге жатпайтын жергілікті бюджеттік бағдарламалардың тізбесі, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1464,61 +1544,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Есет Көтібарұлы ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 649</w:t>
+        <w:t>№ 670</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2077,51 +2157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30365,0</w:t>
+827296,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2219,87 +2299,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтықтүсімдер</w:t>
-[...35 lines deleted...]
-30365,0</w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+827296,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2789,51 +2869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2865,0</w:t>
+3795,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3323,51 +3403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2800,0</w:t>
+3486,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3387,165 +3467,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
-[...35 lines deleted...]
-26000,0</w:t>
+Біріңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3565,661 +3645,630 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
-[...35 lines deleted...]
-26000,0</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+822000,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-62036,5</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+822000,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-46543,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+879053,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-46543,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4239,196 +4288,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-46543,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4480,164 +4529,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-45638,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4730,505 +4779,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-905,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл,кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46163,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-23,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+905,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Денсаулық сақтау саласындағы өзге де қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5284,160 +5333,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы өзге де қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5525,128 +5574,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5670,437 +5719,437 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-14970,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-7650,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6120,196 +6169,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7650,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6361,164 +6410,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-7650,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6538,196 +6587,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-7320,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6747,196 +6796,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7320,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19195,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6988,164 +7037,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1220,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19195,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7238,123 +7287,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-900,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7447,505 +7496,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-5200,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+776,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17199,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлігі</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8001,160 +8050,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8242,128 +8291,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8387,302 +8436,302 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0,5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8773,51 +8822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5</w:t>
+805467,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8837,196 +8886,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+805467,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9078,164 +9127,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+805467,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9319,128 +9368,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--31671,5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9524,337 +9577,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-31671,5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+805467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-31671,5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-51757,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9874,227 +9927,641 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-31671,5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51757,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51757,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51757,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10197,51 +10664,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31671,5</w:t>
+51757,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25236,55 +25703,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25610,31 +26077,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>