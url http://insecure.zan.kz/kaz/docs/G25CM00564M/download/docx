--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3fa7446" w14:textId="3fa7446">
+    <w:p w14:paraId="5b67e35" w14:textId="5b67e35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Бозой ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 564 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,67 +163,84 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Бозой ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Бозой ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -235,211 +259,228 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 52 796 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 63554,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 52 690 мың теңге;</w:t>
+      салықтық түсімдер – 63448,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 6 мың теңге;</w:t>
+      салықтық емес түсімдер – 6,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 100 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 100,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 52 796 мың теңге;</w:t>
+      2) шығындар – 73757,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредит беру – 0 мың теңге, оның ішінде:</w:t>
+      3) таза бюджеттік кредиттер - 0 мың теңге,оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер - 0 мың теңге;</w:t>
+      бюджеттік кредиттер- 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге, оның ішінде:</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -449,145 +490,207 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -10203,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 10203,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі - 0 мың теңге;</w:t>
+      қарыздар түсімдері - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу - 0 мың теңге;</w:t>
+      қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 10203,1 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округ бюджетінің кірісіне мыналар есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -832,90 +935,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді сату,оның ішінде жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалдық емес активтерді сату, оның ішінде жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, 2026 жылдың</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 қаңтарынан бастап белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -944,110 +1047,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерлерін есептеу үшін ең төмен күнкөріс деңгейінің шамасы - 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. 2026 жылға арналған Бозой ауылдық округ бюджетін атқару процесінде секвестрлеуге жатпайтын жергілікті бюджеттік бағдарламалардың тізбесі, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1294,159 +1397,216 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 564 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бозой ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 648</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы, мың теңге</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1491,63 +1651,64 @@
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1592,76 +1753,77 @@
 Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1704,6298 +1866,7925 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...94 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-52796,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63554,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-52690,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-20690,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-20400,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралы салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30868,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-18000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға,жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-6,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа да салықтық емес түсімдер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-100,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді және материалдық емес активтерді сату</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-52796,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-47243,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73757,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-47243,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-47243,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-47243,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56830,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...167 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...167 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-5513,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-5513,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-5513,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11226,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-4105,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-850,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-558,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11051,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6749,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4105,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4850,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2096,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10203,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23954,55 +25743,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>