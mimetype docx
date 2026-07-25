--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b67e35" w14:textId="5b67e35">
+    <w:p w14:paraId="889ec8c" w14:textId="889ec8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -274,249 +274,231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 63554,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 68305,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 63448,0 мың теңге;</w:t>
+      салықтық түсімдер – 68081,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 6,0 мың теңге;</w:t>
+      салықтық емес түсімдер – 124,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 100,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 73757,1 мың теңге;</w:t>
+      2) шығындар – 78508,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттер - 0 мың теңге,оның ішінде:</w:t>
+      3) таза бюджеттік кредиттер - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер- 0 мың теңге;</w:t>
+      бюджеттік кредиттер- 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо– 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      теңге, оның ішінде:</w:t>
+      қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
-[...17 lines deleted...]
-      қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – -10203,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -526,125 +508,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 10203,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімдері - 0 мың теңге;</w:t>
+      қарыздар түсімдері - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0 мың теңге;</w:t>
+      қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 10203,1 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 648</w:t>
+        <w:t>№ 669</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1412,141 +1394,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бозой ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 648</w:t>
+        <w:t>№ 669</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1561,52 +1542,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1651,64 +1631,63 @@
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1753,77 +1732,76 @@
 Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1866,7790 +1844,7293 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...95 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-63554,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...99 lines deleted...]
-              <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-63448,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68081,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-14000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18212,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-14000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18212,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-31448,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31511,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30868,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30905,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-290,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+316,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға,жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-18000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18358,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-18000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18358,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...99 lines deleted...]
-              <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-6,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-6,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-6,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...136 lines deleted...]
-100,0</w:t>
+Басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-100,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-73757,1</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-62490,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-62490,2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78508,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-62490,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-56830,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-5660,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57490,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56830,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21017,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-40,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-11226,9</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 175,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-175,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20842,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-175,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20842,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-11051,9</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-6749,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3886,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-4105,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12851,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-4850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...197 lines deleted...]
-2096,9</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...193 lines deleted...]
--10203,1</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...163 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...449 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9674,87 +9155,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25743,55 +25224,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26117,31 +25598,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>