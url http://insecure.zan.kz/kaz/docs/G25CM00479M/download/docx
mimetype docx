--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c597016" w14:textId="c597016">
+    <w:p w14:paraId="a456930" w14:textId="a456930">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,185 +83,219 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шалқар аудандық мәслихатының 2024 жылғы 30 желтоқсандағы № 384 "2025-2027 жылға арналған Қауылжыр ауылдық округ бюджетін бекіту туралы" шешіміне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 18 шілдедегі № 479 шешімі</w:t>
+        <w:t>
+			</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+					</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 18 шілдедегі № 479 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Шалқар аудандық мәслихатының 2024 жылғы 30 желтоқсандағы № 384 "2025-2027 жылдарға арналған Қауылжыр ауылдық округі бюджетін бекіту туралы" </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Шалқар аудандық мәслихатының 2024 жылғы 30 желтоқсандағы № 384 "2025-2027 жылдарға арналған Қауылжыр ауылдық округі бюджетін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -349,113 +383,97 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шалқар аудандық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "2025-2027 жылдарға арналған Қауылжыр ауылдық округінің бюджеті бекіту тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -483,511 +501,449 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 64388,0 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 8221,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 550,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттердің түсімдері – 55617,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шығындар – 65258,1 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерiн сатып алу – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) - -870,1 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 870,1 теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 870,1 теңге.";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. 2025 жылға арналған ауылдық округ бюджетіне аудандық бюджеттен 55617,0 мың теңге сомасында ағымдағы нысаналы трансферт түскені ескерілсін.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттің сомасын бөлу ауылдық округ әкімінің шешімі негізінде айқындалады";</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген шешімнің </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы шешім 2025 жылғы 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы шешім 2025 жылғы 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1072,50 +1028,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Шамбалаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1361,177 +1338,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1541,98 +1574,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1654,9034 +1717,12856 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...60 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64388,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8221,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2055,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2055,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5616,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5451,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>550,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>550,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негізгі капиталды сатудан түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>550,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>550,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>550,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55617,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55617,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55617,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65258,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51573,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51573,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51573,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51573,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>400,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12163,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12163,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12163,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2874,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>521,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8768,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1500,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>III. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-870,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>870,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>870,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>870,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...28 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...85 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>870,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10702,55 +14587,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11076,31 +14961,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>