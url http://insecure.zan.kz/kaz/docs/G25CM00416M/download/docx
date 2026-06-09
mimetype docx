--- v0 (2025-11-10)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5920c35" w14:textId="5920c35">
+    <w:p w14:paraId="f6ba46d" w14:textId="f6ba46d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,224 +83,279 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шалқар ауданының ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер &amp;#601;кімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 4 наурыздағы № 416 шешімі</w:t>
+        <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2025 жылғы 4 наурыздағы № 416 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Заңының 18 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 6 қарашадағы № 72 "Ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтік қолдау шараларын ұсыну мөлшерін және қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9946 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
-[...87 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Шалқар ауданының ауылдық елді мекендеріне жұмыс істеу және тұруға келген, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін қоспағанда, денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, кенттер, ауылдық округтер əкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсетілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көтерме жәрдемақы жүз еселенген айлық есептік көрсеткішке тең сомада;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғын үй сатып алу немесе салу үшін әлеуметтік қолдау - екі мың еселенген есептік көрсеткіштен аспайтын сомада бюджеттік кредит.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы шешім оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -318,64 +373,53 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Шалқар аудандық </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -419,94 +463,115 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -832,31 +897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>