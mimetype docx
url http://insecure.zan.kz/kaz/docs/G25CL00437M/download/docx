--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5d75fb" w14:textId="f5d75fb">
+    <w:p w14:paraId="80ac30a" w14:textId="80ac30a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Тасөткел ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 437 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,218 +163,270 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Тасөткел ауылдық округінің бюджеті </w:t>
+      1. 2026-2028 жылдарға арналған Тасөткел ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекiтiлсiн:</w:t>
-[...18 lines deleted...]
-      1) кiрiстер – 55 643 мың теңге, оның ішінде:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсiмдер бойынша – 5 550 мың теңге;</w:t>
+      1) кірістер – 66 815 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсiмдер бойынша – 0 теңге;</w:t>
+      салықтық түсімдер – 5 550 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмдері бойынша – 50 093 мың теңге;</w:t>
+      салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 55 643 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы түсімдер - 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер түсімдері – 61 265 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 67 815 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -395,123 +454,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
+      4) қаржылық активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерiн сатып алу – 0 теңге;</w:t>
+      қаржылық активтерiн сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) –0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге, оның ішінде:</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -521,93 +598,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 1 000 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 477</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -618,90 +757,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ең төмен күнкөріс деңгейінің мөлшері – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Тасөткел ауылдық округінің бюджетіне аудандық бюджеттен 33 193 мың теңге соммасында субвенция көлемі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -946,50 +1085,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 437 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Тасөткел ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 477</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1043,69 +1220,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>(мың теңге)</w:t>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1720,51 +1880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 643</w:t>
+66 815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3177,51 +3337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3313,51 +3473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 093</w:t>
+61 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3490,51 +3650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 093</w:t>
+61 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3631,87 +3791,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы нысаналы трансферттер</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 093</w:t>
+61 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3777,51 +3937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cомасы (мың теңге)</w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4631,51 +4791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 643</w:t>
+67 815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4840,51 +5000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 743</w:t>
+45 915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5049,51 +5209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 743</w:t>
+45 915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5258,51 +5418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 743</w:t>
+45 915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5467,51 +5627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 743</w:t>
+45 915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7349,50 +7509,1087 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V.Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII.Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20886,31 +22083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>