--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80ac30a" w14:textId="80ac30a">
+    <w:p w14:paraId="6142922" w14:textId="6142922">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Тасөткел ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 437 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Тасөткел ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,66 +235,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 66 815 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 71 512 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 5 550 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -364,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 61 265 мың теңге;</w:t>
+      трансферттер түсімдері – 65 962 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 67 815 мың теңге;</w:t>
+      2) шығындар – 72 512 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,87 +485,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 1 000 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге, оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 000 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -598,155 +575,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 1 000 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 000 теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 477</w:t>
+        <w:t>№ 508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,90 +734,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ең төмен күнкөріс деңгейінің мөлшері – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Тасөткел ауылдық округінің бюджетіне аудандық бюджеттен 33 193 мың теңге соммасында субвенция көлемі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1102,61 +1079,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Тасөткел ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 477</w:t>
+        <w:t>№ 508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1221,51 +1198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1509,51 +1486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1880,51 +1857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 815</w:t>
+71 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2906,51 +2883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3260,51 +3237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер учаскелерін пайдаланғаны үшін төлемақы</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3473,51 +3450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 265</w:t>
+65 962</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3650,51 +3627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 265</w:t>
+65 962</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3791,98 +3768,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+Аудандардың (облыстық маңызы бар қаланың ) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 265</w:t>
+65 962</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4113,51 +4104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4791,51 +4782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 815</w:t>
+72 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5000,51 +4991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 915</w:t>
+50 612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5209,51 +5200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 915</w:t>
+50 612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5418,51 +5409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 915</w:t>
+50 612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5627,51 +5618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 915</w:t>
+50 612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7508,51 +7499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 900</w:t>
+16 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7677,51 +7668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V.Бюджет тапшылығы (профициті)</w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7882,51 +7873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII.Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21709,55 +21700,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>