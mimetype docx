--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a475e6" w14:textId="8a475e6">
+    <w:p w14:paraId="041f733" w14:textId="041f733">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Табантал ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 435 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Табантал ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,84 +235,85 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер 90 132 мың теңге;</w:t>
+      1) кірістер 101 701 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер 5 650 мың теңге;</w:t>
+      салықтық түсімдер 17 219 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -382,51 +359,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері 84 482 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар 90 139,6 мың теңге;</w:t>
+      2) шығындар 103 609,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,87 +485,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 7,6 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) -1 908,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы профициті 0 теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге,</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 1 908,6 теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -598,155 +575,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары 7,6 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары 1 908,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 13.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 456</w:t>
+        <w:t>№ 506</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,128 +734,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ең төмен күнкөріс деңгейінің мөлшері – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Табантал ауылдық округінің бюджетіне аудандық бюджеттен берілген 39 025 мың теңге соммасында субвенция көлемі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Табантал ауылдық округінің бюджетіне аудандық бюджеттен ағымдағы нысаналы трансферттер түсімі 30 700 мың теңге ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің сомаларын бөлу Табантал ауылдық округі әкімінің шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1127,61 +1104,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Табантал ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 13.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 456</w:t>
+        <w:t>№ 506</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1905,51 +1882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90 132</w:t>
+101 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2046,87 +2023,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салық тықтүсiмдер</w:t>
+Салықтық түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 650</w:t>
+17 219</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3108,51 +3085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатынсалық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3498,51 +3475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000</w:t>
+14 569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3639,87 +3616,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жерді пайдаланғаны үшін төлем</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000</w:t>
+14 569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4170,98 +4147,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық (облыстық маңызы бар қаланың ) бюджетінен түсетін трансферттер</w:t>
+Аудандардың (облыстық маңызы бар қаланың ) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84 482</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4492,51 +4483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5170,51 +5161,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90 139.6</w:t>
+103 609,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5379,51 +5370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 932</w:t>
+51 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5588,51 +5579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 932</w:t>
+51 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5797,51 +5788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 932</w:t>
+51 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6006,51 +5997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 932</w:t>
+51 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6215,51 +6206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 500</w:t>
+40 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6424,51 +6415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 500</w:t>
+40 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6597,87 +6588,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала,ауыл,кент,ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-30 500</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6842,51 +6833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 000</w:t>
+30 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7083,401 +7074,401 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-11 700</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгаландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлігі</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7533,160 +7524,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7774,128 +7765,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7919,302 +7910,302 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8369,160 +8360,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8610,128 +8601,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8851,128 +8842,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--7,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9097,505 +9092,501 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-7,6</w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 908,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 908,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-7,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 908,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9615,50 +9606,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 908,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9760,51 +9960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7,6</w:t>
+1 908,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23606,55 +23806,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23980,31 +24180,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>