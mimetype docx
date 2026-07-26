--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da2d0e7" w14:textId="da2d0e7">
+    <w:p w14:paraId="b73b001" w14:textId="b73b001">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Қопа ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 431 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Қопа ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,494 +235,495 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кiрiстер 59 551 мың теңге;</w:t>
+      1) кiрiстер – 87 145 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсiмдер 9 300 мың теңге;</w:t>
+      салықтық түсiмдер – 12 014 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсiмдер 0 теңге;</w:t>
+      салықтық емес түсiмдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер 0 теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер 0 теңге;</w:t>
+      арнаулы түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмдері 50 251 мың теңге;</w:t>
+      трансферттер түсiмдері – 75 131 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар 59 557,3 мың теңге;</w:t>
+      2) шығындар – 87 651,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредиттеу 0 теңге;</w:t>
+      3) таза бюджеттiк кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер 0 теңге;</w:t>
+      бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу 0 теңге;</w:t>
+      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтерімен операциялар бойынша сальдо 0 теңге;</w:t>
+      4) қаржылық активтерімен операциялар бойынша сальдо – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу 0 теңге;</w:t>
+      қаржылық активтерді сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер 0 теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 6,3 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -506,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) 0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану): 6,3 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану): 506,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі 0 теңге;</w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу 0 теңге;</w:t>
+      қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары 6,3 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 506,3 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 13.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 453</w:t>
+        <w:t>№ 502</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,90 +734,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ең төмен күнкөріс деңгейінің мөлшері – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Қопа ауылдық округінің бюджетіне аудандық бюджеттен 33 518 мың теңге соммасында субвенция көлемі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1026,124 +1003,137 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Хромтау аудандық мәслихаттың </w:t>
+              <w:t xml:space="preserve">Хромтау аудандық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 жылғы 24 желтоқсандағы </w:t>
+              <w:t xml:space="preserve">мәслихаттың 2025 жылғы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 431 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">24 желтоқсанындағы № 431 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қопа ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 13.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 453</w:t>
+        <w:t>№ 502</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2059,51 +2049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 551</w:t>
+87 145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2268,51 +2258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 300</w:t>
+12 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2895,51 +2885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 300</w:t>
+9 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3200,164 +3190,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалардың мүлкіне салынатын салық</w:t>
+Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+4 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3418,51 +3408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3486,87 +3476,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500</w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3586,57 +3576,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3650,132 +3644,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардан көлік құралдарына салынатын салық</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500</w:t>
+4 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3836,51 +3826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3904,125 +3894,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жер салығы</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+4 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4068,132 +4062,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жер салығы</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+75 131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4222,51 +4212,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-05</w:t>
+02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4322,87 +4312,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500</w:t>
+75 131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4531,934 +4521,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500</w:t>
-[...835 lines deleted...]
-50 251</w:t>
+75 131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -5689,51 +4857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5928,51 +5096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-атауы</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -6367,51 +5535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 557,3</w:t>
+87 651,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6576,51 +5744,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 351</w:t>
+73 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6785,51 +5953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 351</w:t>
+73 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6994,51 +6162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 351</w:t>
+73 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7203,89 +6371,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 351</w:t>
+73 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7372,161 +6544,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті бюджет қаражаты есебінен</w:t>
+Тұрғын үй- коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 718</w:t>
+5 314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7581,87 +6753,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй- коммуналдық шаруашылық</w:t>
+Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 633</w:t>
+ 5 314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7681,93 +6853,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7790,87 +6962,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендерді көркейту</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 100</w:t>
+5 314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7922,164 +7094,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 100</w:t>
+3 814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8172,161 +7344,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердегі көшелерді жарықтандыру</w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 100</w:t>
+1 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8413,87 +7589,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті бюджет қаражаты есебінен</w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 600</w:t>
+9 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8513,57 +7689,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8577,132 +7757,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердің санитариясын қамтамасыз ету</w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 600</w:t>
+9 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8754,57 +7930,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8827,129 +8007,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті бюджет қаражаты есебінен</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500</w:t>
+9 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8995,202 +8171,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік және коммуникация</w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500</w:t>
+9 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9245,87 +8425,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлігі</w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 100</w:t>
+6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9345,93 +8525,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9454,87 +8634,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 100</w:t>
+6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9586,164 +8766,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 100</w:t>
+6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9827,170 +9007,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық (облыстық маңызы бар қаланың) бюджетінен түсетін трансферттер</w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 100</w:t>
+6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10077,87 +9257,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттер</w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,3</w:t>
+-506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10177,61 +9357,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10286,125 +9462,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттер</w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,3</w:t>
+506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10418,61 +9598,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10495,87 +9671,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,3</w:t>
+506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10595,57 +9771,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10659,132 +9839,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,3</w:t>
+506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10836,57 +10012,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10909,1124 +10089,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,3</w:t>
-[...1036 lines deleted...]
-6,3</w:t>
+506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27800,55 +25943,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>