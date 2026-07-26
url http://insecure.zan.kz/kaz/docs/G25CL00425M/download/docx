--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e646d8c" w14:textId="e646d8c">
+    <w:p w14:paraId="e7f5582" w14:textId="e7f5582">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,57 +100,50 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжар ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 425 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -161,68 +154,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Ақжар ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -257,84 +233,85 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер –76 339 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 91 727 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 31 000 мың теңге;</w:t>
+      салықтық түсімдер – 46 388 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -362,69 +339,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 45 339 мың теңге;</w:t>
+      трансферттер түсімі – 45 339 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 84 339 мың теңге;</w:t>
+      2) шығындар – 99 727 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -506,87 +483,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 8 000 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 8 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге, оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 8 000 теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -596,155 +591,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 8 000 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 8 000 теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 473</w:t>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -791,90 +786,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Ақжар ауылдық округінің бюджетіне аудандық бюджеттен 10 500 мың теңге соммасында ағымдағы нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің сомаларын бөлу Ақжар ауылдық округі әкімінің шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Ақжар ауылдық округінің бюджетіне аудандық бюджеттен 27 691 мың теңге соммасында субвенция көлемі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1123,71 +1118,2977 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ақжар ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 473</w:t>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 727</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың ) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1206,88 +4107,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сомасы (мың теңге)</w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1318,51 +4219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1419,51 +4320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1533,51 +4434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекшелігі</w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1811,128 +4712,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2057,296 +4962,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I. Кірістер</w:t>
-[...35 lines deleted...]
-76 339</w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99 727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...167 lines deleted...]
-31 000</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2375,187 +5280,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-6 500</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2616,155 +5521,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...103 lines deleted...]
-6 500</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2784,405 +5689,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-300</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын ұй –коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3202,196 +6107,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3452,155 +6357,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...103 lines deleted...]
-200</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала,ауыл,кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3693,123 +6598,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...71 lines deleted...]
-200</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3861,373 +6766,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-10 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4247,196 +7152,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4456,196 +7361,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4697,164 +7602,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4938,4881 +7843,364 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-14 000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-45 339</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...4507 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -9945,52 +8333,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-8 000</w:t>
+              <w:t xml:space="preserve">
+8 000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28326,55 +26714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>