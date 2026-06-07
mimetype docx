--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55b5fa0" w14:textId="55b5fa0">
+    <w:p w14:paraId="f0915e6" w14:textId="f0915e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,51 +251,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекiтiлсiн:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 3 282 479 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 3 598 634 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 766 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -323,69 +323,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 2 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 2 514 479 мың теңге;</w:t>
+      арнаулы түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 3 282 479 мың теңге;</w:t>
+      трансферттер түсімдері – 2 830 634 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 3 849 576,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -413,123 +431,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
+      4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерiн сатып алу – 0 теңге;</w:t>
+      қаржы активтерді сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 250 942,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге, оның ішінде:</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 250 942,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -539,51 +575,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 250 942,6 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -966,50 +1064,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Хромтау қаласының бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1061,69 +1197,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>(мың теңге)</w:t>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1738,51 +1857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 282 479</w:t>
+3 598 634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1879,51 +1998,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтықтүсiмдер</w:t>
+Салықтық түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2056,51 +2175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыссалығы</w:t>
+Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2233,51 +2352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыссалығы</w:t>
+Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2587,51 +2706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардың мүлікке салынатын салықтар</w:t>
+Жеке тұлғалардың мүлікке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3907,51 +4026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4043,51 +4162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 514 479</w:t>
+ 2 830 634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4220,51 +4339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 514 479</w:t>
+2 830 634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4397,51 +4516,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 514 479</w:t>
+ 2 830 634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -4507,51 +4626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cомасы (мың теңге)</w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5361,51 +5480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 282 479</w:t>
+3 849 576,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5570,51 +5689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149 916</w:t>
+279 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5779,51 +5898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149 916</w:t>
+279 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5988,51 +6107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149 916</w:t>
+279 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6197,51 +6316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-117 302 </w:t>
+147 811 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6406,51 +6525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 614</w:t>
+131 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6615,51 +6734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 424 386</w:t>
+2 489 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6824,51 +6943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 424 386</w:t>
+2 489 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7033,51 +7152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 424 386</w:t>
+2 489 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7242,51 +7361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-238 590</w:t>
+258 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7415,51 +7534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердің санитариясын қамтамасызету</w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7588,541 +7707,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-2 095668</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-708 177</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 140 299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-708 177</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+888 819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8142,196 +8261,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-708 177</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+888 819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8383,164 +8502,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-458 177</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+888 819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8633,50 +8752,259 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458 177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8705,51 +9033,1924 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250 000</w:t>
+430 642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192 329,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192 329,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент,ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192 329,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192 329,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профицит)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 250 942,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. Бюджет тапшылығын (профицитті пайдалану) қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 942,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаттарының пайдаланылатын қалдықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 942,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 942,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24547,55 +26748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24921,31 +27122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>