--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0915e6" w14:textId="f0915e6">
+    <w:p w14:paraId="9de5254" w14:textId="9de5254">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекiтiлсiн:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 3 598 634 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 3 755 175 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 766 000 мың теңге;</w:t>
+      салықтық түсімдер – 804 908 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 2 830 634 мың теңге;</w:t>
+      трансферттер түсімдері – 2 948 267 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 3 849 576,6 мың теңге;</w:t>
+      2) шығындар – 4 129 117,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -449,123 +449,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерді сатып алу – 0 теңге;</w:t>
+      қаржылық активтерді сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 250 942,6 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 373 942,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 250 942,6 мың теңге, оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 373 942,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -575,89 +575,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 250 942,6 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 373 942,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 472</w:t>
+        <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1079,61 +1079,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Хромтау қаласының бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 27.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Хромтау аудандық мәслихатының 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 472</w:t>
+        <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1198,51 +1198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1486,51 +1486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1857,51 +1857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 598 634</w:t>
+3 755 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2034,51 +2034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-766 000</w:t>
+804 908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2211,51 +2211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550 000</w:t>
+573 908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2388,51 +2388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550 000</w:t>
+573 908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2565,51 +2565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-216 000</w:t>
+195 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2706,51 +2706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардың мүлікке</w:t>
+Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3273,51 +3273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 000</w:t>
+36 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3414,87 +3414,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер учаскелерін пайдаланғаны үшін төлем</w:t>
-[...35 lines deleted...]
-20 000</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3695,128 +3695,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Жерді және материалдық емес активтерді сату</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3872,128 +3868,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Жер учаскелерін сатудан түскен түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4017,373 +4013,373 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
- 2 830 634</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2 830 634</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 948 267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4403,50 +4399,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 948 267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4480,98 +4653,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық (облыстық маңызы бар қаланың ) бюджетінен трансферттер</w:t>
-[...35 lines deleted...]
- 2 830 634</w:t>
+Аудандардың (облыстық маңызы бар қаланың ) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 948 267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4802,51 +4989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5480,51 +5667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 849 576,6</w:t>
+4 129 117,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5689,51 +5876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279 111</w:t>
+412 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5898,51 +6085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279 111</w:t>
+412 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6107,51 +6294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279 111</w:t>
+412 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6316,51 +6503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-147 811 </w:t>
+177 480 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6525,51 +6712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131 300</w:t>
+234 629</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6734,51 +6921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 489 317</w:t>
+2 279 731</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6943,51 +7130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 489 317</w:t>
+2 279 731</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7152,51 +7339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 489 317</w:t>
+2 279 731</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7361,51 +7548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-258 590</w:t>
+278 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7988,51 +8175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 140 299</w:t>
+1 910 828</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8197,51 +8384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888 819</w:t>
+1 244 948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8406,51 +8593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888 819</w:t>
+1 244 948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8615,51 +8802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888 819</w:t>
+1 244 948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8824,51 +9011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-458 177</w:t>
+441 901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9033,51 +9220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-430 642</w:t>
+803 047</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10038,87 +10225,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профицит)</w:t>
-[...35 lines deleted...]
-- 250 942,6</w:t>
+V.Бюджет тапшылығы (профицит)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 373 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10243,87 +10430,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII. Бюджет тапшылығын (профицитті пайдалану) қаржыландыру</w:t>
-[...35 lines deleted...]
-250 942,6</w:t>
+VI. Бюджет тапшылығын (профицитті пайдалану) қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+373 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10488,51 +10675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250 942,6</w:t>
+373 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10697,51 +10884,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250 942,6</w:t>
+373 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10906,51 +11093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250 942,6</w:t>
+373 942,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26748,55 +26935,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>