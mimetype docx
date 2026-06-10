--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b75b57d" w14:textId="b75b57d">
+    <w:p w14:paraId="5683fc2" w14:textId="5683fc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>2026–2028 жылдарға арналған Кеңестуы ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Темір аудандық мәслихатының 2025 жылғы 29 желтоқсандағы № 403 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасыны "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Темір аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026–2028 жылдарға арналған Кеңестуы ауылдық округ бюджеті осы шешімдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -222,64 +246,63 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаларға</w:t>
+        <w:t>3–қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 69 671 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -359,51 +382,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субвенция – 34 545 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 69 671 мың теңге;</w:t>
+      2) шығындар – 74 264 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -485,69 +508,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – 4 593 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – - 4 593 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -557,73 +580,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4 593 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Темір аудандық мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кеңестуы ауылдық округ бюджетінің кірісіне мыналар есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -886,90 +971,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді және материалдық емес активтерді сату, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді сату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026–2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1016,148 +1101,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) базалық әлеуметтік төлемдердің мөлшерлерін есептеу үшін ең төмен күнкөріс деңгейінің шамасы – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Темір аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 388 "2026–2028 жылдарға арналған Темір аудандық бюджетін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2026 жылға арналған аудандық бюджеттен Кеңестуы ауылдық округ бюджетіне берілетін субвенция көлемі 34 545 мың теңге сомасында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған Кеңестуы ауылдық округ бюджетінде аудандық бюджеттен 18 350 мың теңге сомасында ағымдағы нысаналы трансферттердің түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің аталған сомаларын бөлу Кеңестуы ауылдық округ әкімінің шешімі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1389,50 +1474,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 403 шешіміне 1–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Кеңестуы ауылдық округ бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Темір аудандық мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1486,69 +1609,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>(мың теңге)</w:t>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3181,51 +3287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5205,51 +5311,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5804,52 +5910,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Cомасы (мың теңге)</w:t>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6438,51 +6561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69671</w:t>
+74264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6647,51 +6770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51321</w:t>
+53008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6874,51 +6997,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51321</w:t>
+53008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7083,69 +7206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-51321</w:t>
+53008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7328,469 +7433,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51321</w:t>
+52898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-18350</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-18350</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй -коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7810,196 +7915,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-18350</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8051,164 +8156,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-10000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8301,123 +8406,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-6000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8510,50 +8615,259 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8582,51 +8896,887 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2350</w:t>
+5250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9100,69 +10250,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>(мың теңге)</w:t>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9460,51 +10593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10059,52 +11192,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Cомасы (мың теңге)</w:t>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10898,51 +12048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11067,87 +12217,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІ. Бюджет тапшылығын қаржыландыру  (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+VІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -11211,69 +12361,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>(мың теңге)</w:t>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11571,51 +12704,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11707,51 +12840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11884,51 +13017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12061,51 +13194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33576,55 +34709,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33950,31 +35083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>