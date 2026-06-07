--- v0 (2026-03-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a010dd3" w14:textId="a010dd3">
+    <w:p w14:paraId="67e3e7a" w14:textId="67e3e7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,70 +232,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 66 446 мың теңге:</w:t>
+      1) кірістер – 67 528 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 5 740 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -323,69 +323,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 60 706 мың теңге;</w:t>
+      трансферттер түсімі – 61 788 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 66 446 мың теңге:</w:t>
+      2) шығындар – 67 877,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -467,69 +467,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -349,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6)бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 349,7 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -539,51 +539,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 349,7 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 530</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -959,50 +1021,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мұғалжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 504 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Егіндібұлақ ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 530</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1529,51 +1629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 446</w:t>
+67 528</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2732,51 +2832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3340,51 +3440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3476,51 +3576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 706</w:t>
+61 788</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3653,51 +3753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 706</w:t>
+61 788</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3830,51 +3930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 706</w:t>
+61 788</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4587,51 +4687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 446</w:t>
+67 877,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4796,51 +4896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 594</w:t>
+40 191,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5005,51 +5105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 594</w:t>
+40 191,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5214,51 +5314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 594</w:t>
+40 191,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5423,51 +5523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 594</w:t>
+40 191,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5632,51 +5732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 168</w:t>
+7 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5841,51 +5941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 168</w:t>
+7 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6050,51 +6150,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 168</w:t>
+7 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6468,51 +6568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 468</w:t>
+3 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7513,51 +7613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7722,51 +7822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7931,51 +8031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8059,128 +8159,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8305,87 +8409,1128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-349,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+349,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>