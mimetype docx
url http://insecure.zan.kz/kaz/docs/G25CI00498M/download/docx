--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05535eb" w14:textId="05535eb">
+    <w:p w14:paraId="29ed876" w14:textId="29ed876">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,51 +172,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Мұғалжар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Ембі қаласы бюджеті тиісіні </w:t>
+      1. 2026-2028 жылдарға арналған Ембі қаласының бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -232,160 +232,160 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 279 854 мың теңге:</w:t>
+      1) кірістер – 304 854 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 151 200 мың теңге;</w:t>
+      салықтық түсімдер – 176 200 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 700 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер - 2 700 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 2 700 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 125 254 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 279 854 мың теңге;</w:t>
+      2) шығындар – 325 973,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -467,69 +467,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -21 119,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 21 119,6 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -539,51 +539,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 21 119,6 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -941,50 +1003,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мұғалжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 498 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ембі қаласының бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1511,51 +1611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279 854</w:t>
+304 854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1688,51 +1788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 200</w:t>
+176 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1865,51 +1965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 600</w:t>
+126 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2042,51 +2142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 600</w:t>
+126 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3422,51 +3522,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салық емес түсімдер</w:t>
+Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3599,51 +3699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік меншіктен түсетін кірістер</w:t>
+Мемлекеттік меншіктен түсетін түсiмдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3776,51 +3876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
+Мемлекеттік мешіктегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4561,51 +4661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5808,51 +5908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279 854</w:t>
+325 973,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6017,51 +6117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157 461</w:t>
+190 718,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6226,51 +6326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157 461</w:t>
+190 718,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6399,87 +6499,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-157 461</w:t>
+Аудандық маңызы бар қала, ауыл,кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190 718,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6644,51 +6744,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97 461</w:t>
+123 218,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6853,51 +6953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 000</w:t>
+67 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7062,51 +7162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 296</w:t>
+50 889,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7271,51 +7371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 296</w:t>
+50 889,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7480,51 +7580,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 296</w:t>
+50 889,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7689,51 +7789,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 000</w:t>
+31 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7898,469 +7998,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 296</w:t>
+4 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-80 097</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 419,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-80 097</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8380,196 +8480,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-80 097 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8621,164 +8721,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-80 097 </w:t>
+84 363 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8862,159 +8962,1204 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+84 363 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала,ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9143,52 +10288,888 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0</w:t>
+              <w:t xml:space="preserve">
+3,2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25836,55 +27817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>