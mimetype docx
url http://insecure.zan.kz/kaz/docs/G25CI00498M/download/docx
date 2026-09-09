--- v1 (2026-06-07)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29ed876" w14:textId="29ed876">
+    <w:p w14:paraId="e588ece" w14:textId="e588ece">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,141 +251,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 304 854 мың теңге:</w:t>
+      1) кірістер – 331 304 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 176 200 мың теңге;</w:t>
+      салықтық түсімдер – 196 200 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 700 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 2 700 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 2 700мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 125 254 мың теңге;</w:t>
+      трансферттер түсімі – 131 704мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 325 973,6 мың теңге;</w:t>
+      2) шығындар – 352 423,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -467,69 +467,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -21 119,6 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -21 119,6мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 21 119,6 мың теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 21 119,6мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -567,61 +567,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 524</w:t>
+        <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1018,61 +1018,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ембі қаласының бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 20.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облысы Мұғалжар аудандық мәслихатының 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 524</w:t>
+        <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1611,51 +1611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-304 854</w:t>
+331 304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1788,51 +1788,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-176 200</w:t>
+196 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1929,87 +1929,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы</w:t>
-[...35 lines deleted...]
-126 600</w:t>
+Табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2106,87 +2106,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыс салығы</w:t>
-[...35 lines deleted...]
-126 600</w:t>
+Жеке табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2283,51 +2283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншікке салынатын салықтар</w:t>
+Меншіккесалынатынсалықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2460,51 +2460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Мүліккесалынатынсалықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2637,51 +2637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер салығы</w:t>
+Жерсалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2814,51 +2814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлікқұралдарынасалынатынсалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3522,51 +3522,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық емес түсiмдер</w:t>
+Салықтықеместүсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3699,51 +3699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік меншіктен түсетін түсiмдер </w:t>
+Мемлекеттік меншіктен түсетінтүсiмдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4230,51 +4230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жердi және материалдық емес активтердi сату</w:t>
+Жердiжәнематериалдықемесактивтердiсату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4407,51 +4407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді сату</w:t>
+Жердісату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4584,51 +4584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материалдық емес активтерді сату</w:t>
+Материалдықемесактивтердісату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4761,87 +4761,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-125 254</w:t>
+Трансферттердіңтүсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131 704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4938,87 +4938,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
-[...35 lines deleted...]
-125 254</w:t>
+Мемлекеттікбасқарудыңжоғарытұрғаноргандарынантүсетінтрансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131 704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5151,51 +5151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125 254</w:t>
+131 704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5908,51 +5908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-325 973,6</w:t>
+352 423,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6117,51 +6117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190 718,2</w:t>
+197 416,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6326,51 +6326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190 718,2</w:t>
+197 416,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6535,51 +6535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190 718,2</w:t>
+197 416,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6708,87 +6708,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-123 218,2</w:t>
+Аудандық маңызы бар қала,ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129 916,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7162,51 +7162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 889,2</w:t>
+70 641,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7371,51 +7371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 889,2</w:t>
+70 641,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7580,51 +7580,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 889,2</w:t>
+70 641,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7789,51 +7789,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 470</w:t>
+48 925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7998,51 +7998,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 000</w:t>
+3 448</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8207,51 +8207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 419,2</w:t>
+18268,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8798,51 +8798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандық маңызы бар қала,ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10288,52 +10288,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3,2 </w:t>
+              <w:t>
+3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10498,51 +10498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3,2</w:t>
+21 119,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10707,51 +10707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3,2</w:t>
+21 119,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10916,51 +10916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3,2</w:t>
+21 119,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11125,51 +11125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3,2</w:t>
+21 119,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27817,55 +27817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28191,31 +28191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>