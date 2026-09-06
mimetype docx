--- v0 (2026-01-19)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bedc718" w14:textId="bedc718">
+    <w:p w14:paraId="fbb32c1" w14:textId="fbb32c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,51 +156,68 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Қобда аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Бұлақ ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,337 +252,318 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 42 084 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 42084 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 7 100 мың теңге;</w:t>
+      салықтық түсімдер - 7100 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 теңге;</w:t>
+      салықтық емес түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негiзгi капиталды сатудан түсетiн түсiмдер – 0 теңге;</w:t>
+      негiзгi капиталды сатудан түсетiн түсiмдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 тенге;</w:t>
+      трансферттер түсімдері - 34984 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 34 984 мың теңге;</w:t>
+      2) шығындар - 44730,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 42 084 мың теңге;</w:t>
+      3) таза бюджеттік кредиттеу - 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу - 0 теңге, оның ішінде:</w:t>
+      бюджеттік кредиттеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
+      4) қаржы активтерiмен жасалатын операциялар бойынша сальдо - 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтерiмен жасалатын операциялар бойынша сальдо - 0 теңге, оның ішінде:</w:t>
+      қаржы активтерiн сатып алу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерiн сатып алу - 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профицит) - 0 тенге;</w:t>
-[...17 lines deleted...]
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге, оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -575,73 +573,207 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 0 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ бюджетінің кірісіне мыналар есептелетін болып белгіленсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншiкке салынатын салықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарларға, жұмыстар мен қызметтерге ішкі салықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергіліктік бюджетке түсетін салықтық емес басқа да түсімдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттің кірісіне мыналар есептелетін болып белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меншiкке салынатын салықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -688,90 +820,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті бюджеттен қаржыландырылатын мемлекеттік мекемелерге бекітілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскелерін жалдау құқығын сатқаны үшін төлем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -800,110 +932,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес жәрдемақыларды және өзге де әлеуметтік төлемдерді есептеу үшін, сондай-ақ айыппұл санкцияларын, салықтар мен басқа да төлемдерді қолдану үшін айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен берілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субвенциялар көлемі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34 984 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1085,50 +1217,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қобда аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 439 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бұлақ ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1182,52 +1352,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы, мың теңге</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1359,51 +1546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iшкi сыныбы</w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2546,51 +2733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4099</w:t>
+4140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2900,51 +3087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
+214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3041,51 +3228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралдарына салынатын салық</w:t>
+Көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3254,51 +3441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-214</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3395,51 +3582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4151,64 +4338,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4439,51 +4612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5117,51 +5290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42084</w:t>
+44730,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5290,51 +5463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5953,50 +6126,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 32449</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6371,51 +6562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8045</w:t>
+10267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6676,128 +6867,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Елді мекенді сумен жабдықтауды ұйымдастыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6853,196 +7044,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-6250</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекенді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7062,196 +7253,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6250</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7303,164 +7494,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3450</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7553,123 +7744,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердегі көшелердi жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7762,505 +7953,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-800</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердi абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлiгi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8316,160 +8507,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8557,128 +8748,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8798,128 +8989,968 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трансферт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трансферт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған/толық пайдаланылмаған/ нысаналы трасфертті қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9912,64 +10943,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -10200,51 +11217,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10714,51 +11731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10882,51 +11899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11091,51 +12108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11300,51 +12317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11509,51 +12526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2646,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32639,55 +33656,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>