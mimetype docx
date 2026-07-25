--- v0 (2026-03-11)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83a9ba0" w14:textId="83a9ba0">
+    <w:p w14:paraId="509f448" w14:textId="509f448">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,51 +172,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Қобда аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Талдысай ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Талдысай ауылдық округ бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -251,177 +251,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 40 283 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 40283 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 4 700 мың теңге;</w:t>
+      салықтық түсімдер – 4700 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негiзгi капиталды сатудан түсетiн түсiмдер – 0 теңге;</w:t>
+      негiзгi капиталды сатудан түсетiн түсiмдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер- 0 тенге;</w:t>
+      арнаулы түсімдер – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 35 583 мың теңге;</w:t>
+      трансферттер түсімі – 35583 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 40 283 мың теңге;</w:t>
+      2) шығындар –58556,9 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)таза бюджеттік кредиттеу - 0 теңге, оның ішінде:</w:t>
+      3) таза бюджеттік кредиттеу - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -431,141 +431,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтерiмен жасалатын операциялар бойынша сальдо - 0 теңге, оның ішінде:</w:t>
+      4) қаржы активтерiмен операциялар бойынша сальдо - 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерiн сатып алу - 0 теңге;</w:t>
+      қаржылық активтерді сатып алу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профицит) -0 тенге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге, оның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 тенге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -575,51 +575,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 18273,9 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттің кірісіне мыналар есептелетін болып белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -919,51 +981,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Қобда аудандық мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      Қобда аудандық </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1065,70 +1151,134 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қобда аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 433 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">Қобда аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 433 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Талдысай ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1182,52 +1332,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы, мың теңге</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1359,51 +1526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iшкi сыныбы</w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2864,51 +3031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралдарына салынатын салық</w:t>
+Көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3218,51 +3385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3395,51 +3562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3974,64 +4141,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35583</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4262,51 +4415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4940,51 +5093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40283</w:t>
+58556,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5113,51 +5266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5776,50 +5929,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 31084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6194,51 +6365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7309</w:t>
+8830,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6403,51 +6574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7309</w:t>
+8830,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6612,51 +6783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7309</w:t>
+8830,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6821,51 +6992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3609</w:t>
+5130,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7448,51 +7619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1700</w:t>
+3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7657,51 +7828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1700</w:t>
+3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7866,51 +8037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1700</w:t>
+3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8003,50 +8174,259 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық манызы бар қалаларда, ауылдарда,кенттерде,ауылдық округтерде автомобиль жолдарын салу және реконструкциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8076,50 +8456,886 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15252,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15252,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15252,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған(толықпайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15252,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9317,64 +10533,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -9605,51 +10807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10119,51 +11321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10287,51 +11489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+18273,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10496,51 +11698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+18273,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10705,51 +11907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+18273,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10914,51 +12116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+18273,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30854,55 +32056,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>