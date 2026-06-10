--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="049c118" w14:textId="049c118">
+    <w:p w14:paraId="63270fe" w14:textId="63270fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -48590,55 +48590,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48964,31 +48964,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>