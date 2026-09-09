--- v1 (2026-06-10)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63270fe" w14:textId="63270fe">
+    <w:p w14:paraId="a3a103d" w14:textId="a3a103d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Желтау ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 415 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,530 +156,586 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес, Қарғалы аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2026-2028 жылдарға арналған Желтау ауылдық округі бюджеті атқарылуға қабылдансын, оның ішінде 2026 жылға арналған бюджет </w:t>
+      "2026-2028 жылдарға арналған Желтау ауылдық округі бюджеті атқарылуға қабылдансын, оның ішінде 2026 жылға арналған бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мынадай көлемдер бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 58890,0 мың теңге,</w:t>
+      1) кірістер - 67990,0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 37823,0 мың теңге;</w:t>
+      салықтық түсімдер - 46823,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер - 3995 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер - 4995,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері - 16172,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 62173,1 мың теңге;</w:t>
+      2) шығындар - 71273,1 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредит беру - 0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо - 0 мың теңге;</w:t>
+      4) қаржы активтерімен жасалатын операциялар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша сальдо - 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профицитi) - -3283,1 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) - 3283,1 мың теңге,</w:t>
+      6) бюджет тапшылығын қаржыландыру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (профицитiн пайдалану) - 3283,1 мың теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімдері - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары - 3283,1 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 438</w:t>
+        <w:t>№ 489</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -751,90 +800,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді сату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -863,108 +912,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жәрдемақыларды және өзге де әлеуметтiк төлемдердi есептеу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес айыппұл санкцияларын, салықтарды және басқа да төлемдердi қолдану үшiн айлық есептiк көрсеткiш – 4325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 16172,0 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған ағымдағы нысаналы трансферттерді бөлу Желтау ауылдық округінің әкімі аппаратының шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1226,61 +1275,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Желтау ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 438</w:t>
+        <w:t>№ 489</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1346,68 +1395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1539,51 +1571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі сыныбы</w:t>
+Кiші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1996,51 +2028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58890,0</w:t>
+67990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2205,51 +2237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38723,0</w:t>
+46823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2414,51 +2446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17979,0</w:t>
+20479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2623,51 +2655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17979,0</w:t>
+20479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2832,51 +2864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17134,0</w:t>
+18634,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3475,51 +3507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13843,0</w:t>
+15343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3897,51 +3929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3610,0</w:t>
+7710,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4114,51 +4146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3610,0</w:t>
+7710,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4327,51 +4359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3995,0</w:t>
+4995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4536,51 +4568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3995,0</w:t>
+4995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4745,51 +4777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3995,0</w:t>
+4995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5388,50 +5420,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16172,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -5486,69 +5532,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6104,57 +6133,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6273,118 +6306,150 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІ. Шығындар</w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62173,1</w:t>
+45416,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -6473,184 +6538,138 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-42261,0</w:t>
+45416,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6668,57 +6687,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6773,87 +6796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42261,0</w:t>
+45416,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6922,84 +6945,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7022,237 +7049,225 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42261,0</w:t>
+45416,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7275,161 +7290,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42261,0</w:t>
+17556,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7516,87 +7531,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй-коммуналдық шаруашылық</w:t>
+Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11912,1</w:t>
+17556,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7652,57 +7667,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7757,87 +7776,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендерді көркейту</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11912,1</w:t>
+17556,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7902,84 +7921,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8002,87 +8025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11912,1</w:t>
+12000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8102,132 +8125,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8251,87 +8266,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердегі көшелерді жарықтандыру</w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6400,0</w:t>
+3500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8351,124 +8366,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
+011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8492,233 +8515,225 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердің санитариясын қамтамасыз ету</w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1000,0</w:t>
+2056,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8741,161 +8756,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4512,1</w:t>
+8300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8982,87 +8997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік және коммуникация</w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8000,0</w:t>
+8300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9082,93 +9097,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9223,87 +9238,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлігі</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8000,0</w:t>
+8300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9355,93 +9370,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9464,339 +9479,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Облыстық маңызы бар қалаларда, ауылдарда, ауылдық округтерде жолдардың жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8000,0</w:t>
-[...240 lines deleted...]
-8000,0</w:t>
+8300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -9851,69 +9639,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10686,50 +10457,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -10784,68 +10569,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11868,50 +11636,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -11966,69 +11748,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13485,95 +13250,91 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3283,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -13628,68 +13389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14712,50 +14456,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -14810,69 +14568,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15894,50 +15635,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -15992,68 +15747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17070,50 +16808,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3283,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -48590,55 +48335,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>