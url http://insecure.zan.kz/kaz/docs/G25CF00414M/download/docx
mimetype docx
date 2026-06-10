--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6b28d3" w14:textId="f6b28d3">
+    <w:p w14:paraId="64fbf97" w14:textId="64fbf97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -196,51 +196,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. 2026-2028 жылдарға арналған Велихов ауылдық округі бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Велихов ауылдық округі бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -274,51 +274,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 56 000,0 мың теңге,</w:t>
+      1) кірістер – 58 737,8 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -328,69 +328,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 10 251,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 45 749,0 мың теңге;</w:t>
+      трансферттердің түсімдері 48 486,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 58 195,0 мың теңге;</w:t>
+      2) шығындар – 60 932,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттiк кредит беру – 0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -418,69 +418,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге;</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -544,89 +544,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 2 195,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 195,0 мың теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 437</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1230,61 +1230,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Велихов ауылдық округі бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 437</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1349,52 +1349,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-сомасы (мың теңге)</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1983,51 +2000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 000,0</w:t>
+58 737,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4282,51 +4299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 749,0</w:t>
+48 486,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4491,51 +4508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 749,0</w:t>
+48 486,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4700,51 +4717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 749,0</w:t>
+48 486,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -5633,51 +5650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 195,0</w:t>
+60 932,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5874,51 +5891,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 135,0</w:t>
+40 872,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6115,51 +6132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 135,0</w:t>
+40 872,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6364,51 +6381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 135,0</w:t>
+40 872,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,51 +6634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 135,0</w:t>
+40 872,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12022,51 +12039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14848,51 +14865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16030,51 +16047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46472,55 +46489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46846,31 +46863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>