--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64fbf97" w14:textId="64fbf97">
+    <w:p w14:paraId="af0a41e" w14:textId="af0a41e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Велихов ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 414 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 91 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Қарғалы аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Велихов ауылдық округі бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,50 +235,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 58 737,8 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -313,366 +290,392 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 10 251,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттердің түсімдері 48 486,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шығындар – 60 932,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредит беру – 0 мың теңге,</w:t>
+      3) таза бюджеттiк кредит беру - 0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге,</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо - 0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профицитi) – - 2 195,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) – 2 195,0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 2 195,0 мың теңге</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 195,0 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 460</w:t>
+        <w:t>№ 488</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -737,90 +740,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026 – 2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені назарға және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -867,108 +870,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсеткiш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2025 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 35 949,0 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттердің бөлу Велихов ауылдық округінің әкімі шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1230,61 +1233,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Велихов ауылдық округі бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 460</w:t>
+        <w:t>№ 488</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1349,69 +1352,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1543,51 +1529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Кiші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4131,51 +4117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4729,50 +4715,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 486,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -4827,69 +4827,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5891,51 +5874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 872,8</w:t>
+40 837,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6132,51 +6115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 872,8</w:t>
+40 837,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6381,51 +6364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 872,8</w:t>
+40 837,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6634,51 +6617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 872,8</w:t>
+40 837,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6875,51 +6858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 060,0</w:t>
+17 095,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8566,51 +8549,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 120,0</w:t>
+5 155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8807,51 +8790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 120,0</w:t>
+5 155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9056,51 +9039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 360,0</w:t>
+3 795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9297,51 +9280,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-690,0</w:t>
+595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9546,51 +9529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 070,0</w:t>
+765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10522,50 +10505,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -10620,69 +10617,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11455,50 +11435,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -11553,68 +11547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12637,50 +12614,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -12735,69 +12726,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13522,51 +13496,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Каржыактивтерiменжасалатыноперацияларбойынша сальдо</w:t>
+IV. Каржы активтерi менжасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13759,51 +13733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылықактивтерсатыпалу</w:t>
+Қаржылық активтер сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14233,98 +14207,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджет тапшылығынқаржыландыру (профицитiнпайдалану)</w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 195,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -14379,68 +14367,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15463,50 +15434,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -15561,68 +15546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16848,50 +16816,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 195,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46489,55 +46464,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>