--- v0 (2026-06-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc73962" w14:textId="fc73962">
+    <w:p w14:paraId="84a29ee" w14:textId="84a29ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Бадамша ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 413 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -173,68 +166,51 @@
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Қарғалы аудандық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Бадамша ауылдық округі бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -269,438 +245,463 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 173350,0 мың теңге,</w:t>
+      1) кірістер – 179150,0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 96661,0 мың теңге;</w:t>
+      салықтық түсімдер – 97661,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 916,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 75773,0 мың теңге;</w:t>
+      трансферттер түсімдері – 80573,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 179244,2 мың теңге;</w:t>
+      2) шығындар – 185044,2 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредит беру – 0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге,</w:t>
+      4) қаржы активтерімен жасалатын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялар бойынша сальдо – 0 мың теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профицитi) – -5894,2 мың теңге;</w:t>
+      5) бюджет тапшылығы (профицитi) – - 5894,2 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) – 5894,2 мың теңге,</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) – 5894,2 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оның ішінде:</w:t>
+      оның ішінде: бюджет қаражатының пайдаланылатын қалдықтары – 5894,2 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 459</w:t>
+        <w:t>№ 487</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -765,90 +766,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскелерін сатудан түсетін түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -877,128 +878,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш - 4325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 52673 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z7" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған ауылдық округ бюджетінде республикалық бюджеттен ағымдағы нысаналы трансферттер түсімі ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік бюджет қаражаты есебінен ұсталатын азаматтық қызметшілердің жекелеген санаттарының, ұйымдар жұмыскерлерінің, қазыналық кәсіпорындар жұмыскерлерінің жалақысан арттыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен ағымдағы нысаналы трансферттер түсімі ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1009,70 +1010,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) елді мекендерді абаттандыру мен көгалдандыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттердің бөлу Бадамша ауылдық округінің әкімі шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1334,61 +1335,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бадамша ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 459</w:t>
+        <w:t>№ 487</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1402,120 +1403,105 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z11" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1647,51 +1633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Кiші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2104,51 +2090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-173350,0</w:t>
+179150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2313,51 +2299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96661,0</w:t>
+97661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2522,51 +2508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59037,0</w:t>
+60037,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2731,51 +2717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59037,0</w:t>
+60037,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5239,51 +5225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75773,0</w:t>
+80573,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5448,51 +5434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75773,0</w:t>
+80573,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5657,52 +5643,643 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75773,0</w:t>
-            </w:r>
+80573,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -5767,51 +6344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы, (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6400,51 +6977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-179244,2</w:t>
+185044,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7445,51 +8022,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73335,2</w:t>
+81235,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7654,51 +8231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73335,2</w:t>
+81235,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7863,51 +8440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73335,2</w:t>
+81235,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8072,51 +8649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27932,2</w:t>
+36901,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8490,51 +9067,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40403,0</w:t>
+39334,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8699,51 +9276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27400,0</w:t>
+25300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8908,51 +9485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27400,0</w:t>
+25300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9117,51 +9694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27400,0</w:t>
+25300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9326,51 +9903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27400,0</w:t>
+25300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9436,51 +10013,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы, (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10179,68 +10756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10372,51 +10932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі сыныбы</w:t>
+Кiші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11361,51 +11921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы, (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12719,68 +13279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13901,51 +14444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы, (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14857,68 +15400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16161,50 +16687,99 @@
               </w:rPr>
               <w:t>
 5894,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -42607,55 +43182,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>