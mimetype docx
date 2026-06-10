--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c94dcf" w14:textId="5c94dcf">
+    <w:p w14:paraId="b4cb62e" w14:textId="b4cb62e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -163,68 +163,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Қарғалы аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Ащылысай ауылдық округі бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,50 +242,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 66024,0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -645,70 +629,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -773,90 +757,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -885,108 +869,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жәрдемақыларды және өзге де әлеуметтiк төлемдердi есептеу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес айыппұл санкцияларын, салықтарды және басқа да төлемдердi қолдану үшiнайлық есептiк көрсеткiш – 4 325,0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50 851,0 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 53 024,0 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттердің бөлу Ащылысай ауылдық округінің әкімі шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1248,61 +1232,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ащылысай ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 435</w:t>
+        <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1367,52 +1351,69 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы,  мың теңге</w:t>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7161,51 +7162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500</w:t>
+1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7402,51 +7403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500</w:t>
+1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7643,51 +7644,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500</w:t>
+1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7884,51 +7885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12501</w:t>
+12708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8093,87 +8094,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12501</w:t>
+12708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8868,51 +8869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3078</w:t>
+3285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9834,279 +9835,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7775,4</w:t>
             </w:r>
-          </w:p>
-[...227 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -10996,279 +10768,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
-          </w:p>
-[...227 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -47369,55 +46912,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47743,31 +47286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>