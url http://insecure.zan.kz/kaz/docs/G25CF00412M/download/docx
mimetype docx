--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4cb62e" w14:textId="b4cb62e">
+    <w:p w14:paraId="d6c8072" w14:textId="d6c8072">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ащылысай ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 412 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -258,441 +251,511 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 66024,0 мың теңге,</w:t>
+      1) кірістер – 70170,0 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 13000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 53024,0 мың теңге;</w:t>
+      трансферттер түсімдері – 57170,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 66799,4 мың теңге;</w:t>
+      2) шығындар – 70945,4 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредит беру – 0 мың теңге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0 мың теңге,</w:t>
+      4) қаржы активтерімен жасалатын операциялар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша сальдо – 0 мың теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профицитi) – -775,4 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) – 775,4 мың теңге,</w:t>
+      6) бюджет тапшылығын қаржыландыру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (профицитiн пайдалану) – 775,4 мың теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімдері – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 775,4 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 20.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 435</w:t>
+        <w:t>№ 486</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,90 +820,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -869,108 +932,212 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жәрдемақыларды және өзге де әлеуметтiк төлемдердi есептеу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес айыппұл санкцияларын, салықтарды және басқа да төлемдердi қолдану үшiнайлық есептiк көрсеткiш – 4 325,0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 50 851,0 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 53 024,0 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттердің бөлу Ащылысай ауылдық округінің әкімі шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. 2026 жылға арналған ауылдық округ бюджетінде аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету және елді мекендердегі көшелерді жарықтандыру жөніндегі қызметтерге аудандық бюджеттен ағымдағы нысаналы трансферттердің түсімі ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған трансферттердің бөлу Ащылысай ауылдық округінің әкімі шешімі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1 тармақпен толықтырылды - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1232,61 +1399,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ащылысай ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 06.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 458</w:t>
+        <w:t>№ 486</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1351,69 +1518,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1545,51 +1695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Кiші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2002,51 +2152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66024</w:t>
+70170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4333,51 +4483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53024</w:t>
+57170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4546,51 +4696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53024</w:t>
+57170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4763,62 +4913,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53024</w:t>
+57170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -4873,69 +5037,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5696,51 +5843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66799,4</w:t>
+70945,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5937,51 +6084,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45023</w:t>
+45169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6178,51 +6325,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45023</w:t>
+45169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6427,51 +6574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45023</w:t>
+45169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6680,51 +6827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45023</w:t>
+45169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6921,51 +7068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14001</w:t>
+18136,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7885,51 +8032,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12708</w:t>
+16843,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8094,87 +8241,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12708</w:t>
+16843,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8379,51 +8526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7852</w:t>
+12726,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8620,51 +8767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1571</w:t>
+1199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8869,51 +9016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3285</w:t>
+2918,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9110,51 +9257,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7775,4</w:t>
+7640</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9351,51 +9498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7775,4</w:t>
+7640</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9592,51 +9739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7775,4</w:t>
+7640</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9833,62 +9980,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7775,4</w:t>
+7640</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -9943,69 +10104,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10730,98 +10874,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. Таза бюджеттiк кредиттеу</w:t>
+III. Таза бюджеттiк кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -10876,68 +11034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11960,50 +12101,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -12058,69 +12213,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13604,50 +13742,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 775,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -13702,68 +13854,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14786,50 +14921,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
@@ -14884,69 +15033,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>мың теңге</w:t>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15968,50 +16100,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -16066,68 +16212,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...16 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17144,50 +17273,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 775,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46912,55 +47048,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>