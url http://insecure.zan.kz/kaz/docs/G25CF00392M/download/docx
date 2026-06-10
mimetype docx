--- v0 (2025-12-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05a5bc4" w14:textId="05a5bc4">
+    <w:p w14:paraId="f2ebcc4" w14:textId="f2ebcc4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +83,162 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарғалы аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 268 "2025-2027 жылдарға арналған Кемпірсай ауылдық округ бюджетін бекіту туралы" шешіміне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 24 қарашадағы № 392 шешімі</w:t>
+        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 24 қарашадағы № 392 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарғалы аудандық мәслихатының "2025-2027 жылдарға арналған Кемпірсай ауылдық округ бюджетін бекіту туралы" 2024 жылғы 27 желтоқсандағы № 268 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -794,68 +817,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендердің санитариясын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерді абаттандыру мен көгалдандыруға.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -870,159 +876,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қарғалы аудандық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1030,68 +1049,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Аманжолов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1420,180 +1421,174 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Кемпірсай ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1077"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4359"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1622,86 +1617,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1743,86 +1731,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1877,90 +1858,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1970,3923 +1944,3559 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69720,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2601,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2601,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5020,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4186,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 626,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1577,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1577,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59971,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59971,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3880" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5898,194 +5508,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1198"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3126"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6114,86 +5722,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6235,86 +5836,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6369,86 +5963,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6516,90 +6103,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6609,5363 +6189,4866 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІ. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72431,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43210,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43210,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43210,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42221,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 989,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтiк көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26415,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26415,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26415,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3733,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4428,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18253,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2771,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2771,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2771,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3126" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11977,194 +11060,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="437"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3642"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3642" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12193,86 +11274,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12314,86 +11388,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12448,86 +11515,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12595,90 +11655,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6473" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12688,282 +11741,247 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="6473" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттiк кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3642" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12975,193 +11993,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1654"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3028"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13190,86 +12206,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2567" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13311,86 +12320,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13445,90 +12447,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13538,700 +12533,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2567" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2567" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14243,194 +13175,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="291"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="5113"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14459,86 +13389,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14580,86 +13503,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14714,86 +13630,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14861,90 +13770,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5732" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14954,1098 +13856,958 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5732" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Каржы активтерiмен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5732" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық активтер сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -2710,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5732" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5732" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16057,193 +14819,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1764"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3230"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16272,86 +15032,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16393,86 +15146,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16527,90 +15273,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16620,700 +15359,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыз алу келісім-шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17325,194 +16001,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3026"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3570"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17541,86 +16215,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17662,86 +16329,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17796,86 +16456,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17943,90 +16596,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18036,545 +16682,496 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18586,193 +17183,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1439"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5032"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18801,86 +17396,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18922,86 +17510,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19056,90 +17637,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19149,700 +17723,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>