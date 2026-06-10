--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c44de6b" w14:textId="c44de6b">
+    <w:p w14:paraId="24cbc8f" w14:textId="24cbc8f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +83,162 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарғалы аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 266 "2025-2027 жылдарға арналған Велихов ауылдық округ бюджетін бекіту туралы" шешіміне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 24 қарашадағы № 390 шешімі</w:t>
+        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 24 қарашадағы № 390 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарғалы аудандық мәслихатының "2025-2027 жылдарға арналған Велихов ауылдық округ бюджетін бекіту туралы" 2024 жылғы 27 желтоқсандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -594,68 +617,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) – 2 474,6 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде: бюджет қаражатының пайдаланылатын қалдықтары – 2 474,6 мың теңге.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -670,159 +676,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қарғалы аудандық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -830,68 +849,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Аманжолов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1103,180 +1104,174 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Велихов ауылдық округі бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4548"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1305,86 +1300,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1426,86 +1414,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1560,90 +1541,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1653,3923 +1627,3559 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44 153,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1631" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 699,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 598,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 598,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 841,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 822,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 982,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 259,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 259,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1631" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 486,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 486,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 486,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1631" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33 967,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33 967,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="231" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4548" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5581,194 +5191,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1178"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5797,86 +5405,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5918,86 +5519,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6052,86 +5646,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6199,90 +5786,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6292,5094 +5872,4625 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІ. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 628,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 671,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 671,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 663,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 663,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 007,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғынүй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 286,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 640,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 640,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 640,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 646,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 646,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 226,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 180,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 670,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 670,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 670,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="166" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11391,194 +10502,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="437"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3642"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3642" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11607,86 +10716,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11728,86 +10830,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11862,86 +10957,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12009,90 +11097,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6473" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12102,758 +11183,672 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="6473" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттiк кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3642" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="437" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1654"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3028"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12882,86 +11877,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2567" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13003,86 +11991,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13137,90 +12118,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13230,700 +12204,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2567" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2567" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3028" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13935,194 +12846,192 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="274"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="5520"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14151,86 +13060,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14272,86 +13174,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14406,86 +13301,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14553,90 +13441,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14646,1098 +13527,958 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Каржы активтерiмен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық активтер сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - 2 474,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15749,193 +14490,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1764"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3230"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15964,86 +14703,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16085,86 +14817,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16219,90 +14944,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16312,700 +15030,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыз алу келісім-шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17017,193 +15672,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1987"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4833"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17232,86 +15885,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17353,86 +15999,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17487,90 +16126,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17580,930 +16212,846 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 474,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 474,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 474,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18551,55 +17099,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>