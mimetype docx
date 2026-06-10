--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a75b0e" w14:textId="8a75b0e">
+    <w:p w14:paraId="d765452" w14:textId="d765452">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,76 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарғалы ауданының ауылдық елді мекендеріне жұмыс істеуге және тұруға келген денсаулық сақтау, бiлiм беру, әлеуметтiк қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен мамандарға, ауылдар, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 3 наурыздағы № 291 шешімі</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2025 жылғы 3 наурыздағы № 291 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,70 +214,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 6 қарашадағы № 72 бұйрығы "Ауылдық елдi мекендерге жұмыс iстеуге және тұруға келген денсаулық сақтау, бiлiм беру, әлеуметтiк қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтiк қолдау шараларын ұсыну қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 9946 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Қарғалы аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қарғалы ауданының ауылдық елді мекендеріне жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға келесідей әлеуметтік қолдау көрсетілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүз еселік айлық есептік көрсеткішке тең сомада көтерме жәрдемақы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -273,70 +307,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауданның әкімшілік орталығы болып табылатын ауылдық елді мекендерге келген мамандар үшін айлық есептік көрсеткіштің екі мың бес жүз еселенген мөлшерінен аспайтын сомада;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық елді мекендерге келген мамандар үшін айлық есептік көрсеткіштің екі мың еселенген мөлшерінен аспайтын сомада.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2025 жылғы 1 қантардан бастап туындаған құқықтық қатынастарға таралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -494,55 +528,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -868,31 +902,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>