--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cc9a1c" w14:textId="7cc9a1c">
+    <w:p w14:paraId="9ecd1d3" w14:textId="9ecd1d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -192,196 +192,178 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 47 403 мың теңге:</w:t>
+      1) кірістер – 47 403,0 мың теңге , оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 5 351 мың теңге;</w:t>
+      салықтық түсімдер – 5 351,0 мың теңге ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 теңге;</w:t>
+      салықтық емес түсімдер – 0, теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0, теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 0 теңге;</w:t>
+      трансферттер түсімі – 42 052,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 42 052 мың теңге;</w:t>
+      2) шығындар – 49 679 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 47 403 мың теңге;</w:t>
-[...17 lines deleted...]
-      3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
+      3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -391,51 +373,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -445,123 +427,185 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -2 276,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 276,0 мың теңге; оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі– 0 теңге;</w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу– 0 теңге;</w:t>
+      қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 276,0 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының 7 бабына сәйкес белгіленген еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -918,50 +962,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Сартоғай ауылдық округінің бюджеті </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1806,87 +1888,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы </w:t>
+Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 211</w:t>
+1211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2019,51 +2101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 211</w:t>
+1211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4546,51 +4628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 403</w:t>
+49 679</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4755,51 +4837,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 890</w:t>
+45 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4928,87 +5010,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiкбасқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-42 890</w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5173,51 +5255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 890</w:t>
+45 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5382,51 +5464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 890</w:t>
+45 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5555,51 +5637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органның күрделі шығыстары</w:t>
+Мемлекеттік органдардың күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6427,51 +6509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2899</w:t>
+ 2 899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6845,220 +6927,224 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1014</w:t>
+1 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-ІII. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7114,156 +7200,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-IV. Қаржы активтері мен жасалатын операциялар бойынша сальдо</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7351,124 +7441,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-V. Бюджет тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала,ауыл,кент,ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7588,128 +7682,952 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-VI. Бюджет тапшылығын қаржыландыру (профицитінпайдалану)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын салу және қайта реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІII. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8155,51 +9073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8323,51 +9241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8532,51 +9450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8741,51 +9659,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24542,55 +25460,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24916,31 +25834,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>