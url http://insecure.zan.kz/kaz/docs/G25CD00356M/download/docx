--- v1 (2026-06-07)
+++ v2 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ecd1d3" w14:textId="9ecd1d3">
+    <w:p w14:paraId="8c78ec4" w14:textId="8c78ec4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,51 +132,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Бюджет кодексінің 91 бабына және Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6 бабына сәйкес, Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Сартоғай ауылдық округінің бюджеті тиісінше </w:t>
+      1. "2026-2028 жылдарға арналған Сартоғай ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,442 +192,492 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 47 403,0 мың теңге , оның ішінде:</w:t>
+      1) кірістер – 47 403,0 мың теңге ,оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 5 351,0 мың теңге ;</w:t>
+      салықтық түсімдер – 5 351,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0, теңге;</w:t>
+      салықтық емес түсімдер – 0;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0, теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 42 052,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 49 679 мың теңге;</w:t>
+      2) шығындар – 51 079,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
+      бюджеттік кредиттерді өтеу –0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -2 276,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -3 676,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 276,0 мың теңге; оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3 676,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 2 276,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3 676,0 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 10.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 22.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 374</w:t>
+        <w:t>№ 409</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының 7 бабына сәйкес белгіленген еске және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -656,90 +706,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жәрдемақыларды және өзге де әлеуметтік төлемдерді есептеу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес айыппұл санкцияларын, салықтарды және басқа да төлемдерді қолдану үшін айлық есептік көрсеткіш - 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерлерін есептеу үшін ең төмен күнкөріс деңгейінің шамасы – 50 851 теңге болып белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Сартоғай ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенция көлемі 42 052 мың теңге сомасында бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z6" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -977,61 +1027,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Сартоғай ауылдық округінің бюджеті </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 10.04.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 22.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 374</w:t>
+        <w:t>№ 409</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1272,51 +1322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі сыныбы</w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4628,51 +4678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 679</w:t>
+51 079</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5882,51 +5932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 513</w:t>
+5913</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6091,51 +6141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 513</w:t>
+5913</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6300,51 +6350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 513</w:t>
+5913</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6509,51 +6559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 2 899</w:t>
+ 4381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6718,51 +6768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8378,51 +8428,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--2 276</w:t>
+-3 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8583,51 +8633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 276</w:t>
+3 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8670,85 +8720,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8778,51 +8832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8879,51 +8933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iшкi сыныбы</w:t>
+ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9014,57 +9068,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9241,51 +9299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 276</w:t>
+3 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9450,51 +9508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 276</w:t>
+3 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9659,56 +9717,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 276</w:t>
+3 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25460,55 +25539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>