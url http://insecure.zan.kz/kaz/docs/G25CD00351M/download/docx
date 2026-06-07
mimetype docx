--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43c5d05" w14:textId="43c5d05">
+    <w:p w14:paraId="cfd2dc0" w14:textId="cfd2dc0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,135 +100,123 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Қарауылкелді ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 351 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Қазақстан Республикасының Бюджет кодексінің </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. 2026-2028 жылдарға арналған Қарауылкелді ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Қарауылкелді ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -246,291 +234,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 211 118 мың теңге, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 174 728 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 16 000 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттердің түсімдері – 20 390 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шығындар – 346 621,7 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – - 135 503,7 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 135 503,7 мың теңге , оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары–135 503,7 мың теңге.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 17.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -539,222 +600,226 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 366</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төменгі мөлшері – 85 000 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес жәрдемақыларды және өзге де әлеуметтік төлемдерді есептеу үшін, сондай-ақ айыппұл санкцияларын, салықтар мен басқа да төлемдерді қолдану үшін айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерін есептеу үшін ең төменгі күнкөріс деңгейінің шамасы – 50 851 теңге.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін </w:t>
+      3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субвенция</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 390 мың теңге сомасында көзделді.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -839,71 +904,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Сержан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1002,326 +1046,257 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қарауылкелді ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 17.02.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 17.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 366</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1331,128 +1306,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1474,4660 +1419,3302 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.КІРІСТЕР</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211 118</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174 728</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129 550</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129 550</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 678</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+750</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+968</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 395</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 565</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6146,233 +4733,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6382,128 +4913,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6526,128 +5027,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6682,6140 +5153,4280 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+346 621,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242 460,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242 460,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242 460,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 811</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134 649,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 891</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 499</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 771,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 771,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 771,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 771,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІII. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-135 503,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 503,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12834,233 +9445,173 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13070,128 +9621,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13213,163 +9734,112 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...111 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -13378,921 +9848,651 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 503,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 503,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 503,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14437,233 +10637,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -14673,128 +10817,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -14816,4660 +10930,3302 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.КІРІСТЕР</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 754</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218 754</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162 218</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162 218</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 096</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+760</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1061</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 736</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 539</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 440</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 440</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19488,233 +14244,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -19724,128 +14424,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -19868,128 +14538,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -20024,7037 +14664,4903 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 754</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 259</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 259</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 259</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 259</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 036</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 036</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 036</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 991</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 045</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 917</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 917</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 917</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 917</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18542</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18542</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18542</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18542</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...258 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІII. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27073,233 +19579,173 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27309,128 +19755,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27452,163 +19868,112 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...111 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -27617,921 +19982,651 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28676,233 +20771,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -28912,128 +20951,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29055,4660 +21064,3302 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.КІРІСТЕР</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283 873</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+265 873</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194 125</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194 125</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 088</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+765</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 155</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 863</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 305</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 660</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 660</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33727,233 +24378,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -33963,128 +24558,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -34107,128 +24672,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -34263,7037 +24798,4907 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283 873</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109 094</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109 094</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109 094</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109 094</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83 761</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83 761</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83 761</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 991</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 770</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 902</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 902</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 902</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 902</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІII. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 116</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 116</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 116</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 116</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41312,233 +29717,173 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -41548,128 +29893,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -41691,163 +30006,112 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...111 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -41856,941 +30120,661 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -42811,55 +30795,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43185,31 +31169,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>