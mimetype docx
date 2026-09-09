--- v1 (2026-06-07)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfd2dc0" w14:textId="cfd2dc0">
+    <w:p w14:paraId="53a99a4" w14:textId="53a99a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,51 +172,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Қарауылкелді ауылдық округінің бюджеті тиісінше </w:t>
+      1. "2026-2028 жылдарға арналған Қарауылкелді ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -251,443 +251,473 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 211 118 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 261 118 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 174 728 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 теңге;</w:t>
+      салықтық емес түсімдер – 50 000 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 16 000 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттердің түсімдері – 20 390 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 346 621,7 мың теңге;</w:t>
+      2) шығындар – 424 882,7 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 135 503,7 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 163 764,7 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 135 503,7 мың теңге , оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 163 764,7 мың теңге , оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары–135 503,7 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 163 764,7 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 17.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 22.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 366</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының "2026-2028 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -716,110 +746,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес жәрдемақыларды және өзге де әлеуметтік төлемдерді есептеу үшін, сондай-ақ айыппұл санкцияларын, салықтар мен басқа да төлемдерді қолдану үшін айлық есептік көрсеткіш – 4 325 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерін есептеу үшін ең төменгі күнкөріс деңгейінің шамасы – 50 851 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субвенция</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 390 мың теңге сомасында көзделді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z6" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1057,61 +1087,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қарауылкелді ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 17.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 22.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 366</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1352,51 +1382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі сыныбы</w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1614,87 +1644,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-І.КІРІСТЕР</w:t>
+І. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211 118</w:t>
+261 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3461,51 +3491,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3561,87 +3591,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 000</w:t>
+50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3670,51 +3700,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
+06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3738,87 +3768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жердi және материалдық емес активтердi сату</w:t>
+Басқа да салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 000</w:t>
+50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3915,125 +3945,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді сату</w:t>
+Басқа да салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 000</w:t>
+50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4047,173 +4081,700 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материалдық емес активтерді сату</w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000</w:t>
+16 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4671,64 +5232,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -5380,87 +5927,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II.ШЫҒЫНДАР</w:t>
-[...35 lines deleted...]
-346 621,7</w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+424 882,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5625,51 +6172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-242 460,5</w:t>
+297 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5834,51 +6381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-242 460,5</w:t>
+297 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6043,51 +6590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-242 460,5</w:t>
+297 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6252,51 +6799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107 811</w:t>
+108 059</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6461,51 +7008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134 649,5</w:t>
+189 491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6670,51 +7217,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 390</w:t>
+102 561,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6879,51 +7426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 390</w:t>
+102 561,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7088,51 +7635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 390</w:t>
+102 561,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7297,51 +7844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 891</w:t>
+77 386,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7506,51 +8053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 000</w:t>
+8 463</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7715,51 +8262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 499</w:t>
+16 712</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9166,51 +9713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--135 503,7</w:t>
+-163 764,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9371,76 +9918,62 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 503,7</w:t>
+163 764,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -9458,85 +9991,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9566,51 +10103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9667,51 +10204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iшкi сыныбы</w:t>
+ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9802,57 +10339,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АТАУЫ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9861,51 +10402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10029,51 +10570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 503,7</w:t>
+163 764,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10238,51 +10779,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 503,7</w:t>
+163 764,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10447,56 +10988,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 503,7</w:t>
+163 764,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30795,55 +31357,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>