--- v0 (2025-11-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="89102cd" w14:textId="89102cd">
+    <w:p w14:paraId="c58697e" w14:textId="c58697e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,169 +83,219 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Байғанин аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 223 "Байғанин ауданының ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2025 жылғы 2 маусымдағы № 281 шешімі</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
-[...9 lines deleted...]
-      Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2025 жылғы 2 маусымдағы № 281 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Байғанин аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 223 "Байғанин ауданының ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы" </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Байғанин аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 223 "Байғанин ауданының ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төмендегідей өзгеріс енгізілсін:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген шешімнің </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Респуликасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -313,71 +363,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Байғанин аудандық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:":</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -395,64 +463,53 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Байғанин аудандық </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -496,94 +553,115 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -909,31 +987,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>