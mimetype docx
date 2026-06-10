--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5aed7a" w14:textId="a5aed7a">
+    <w:p w14:paraId="8876be0" w14:textId="8876be0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -222,224 +222,286 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 қосымшаларға</w:t>
+        <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесідей көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға келесідей көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кiрiстер - 74 246 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 91 160 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсiмдер – 1 320 мың теңге;</w:t>
+      салықтық түсімдер – 1 320 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсiмдер - 0 теңге;</w:t>
+      трансферттер түсімі – 89 840 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмi – 72 926 мың теңге;</w:t>
+      2) шығындар – 91 559,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 74 246 мың теңге;</w:t>
+      3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредиттеу - 0 теңге;</w:t>
+      4) қаржы активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 399,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 399,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 399,1 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 488</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округ бюджетінің кірісіне мыналар есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -887,50 +949,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әйтеке би аудандық мәслихаттың 2025 жылғы 30 желтоқсандағы № 462 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Құмқұдық ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 488</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -983,51 +1083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2026 жылға бекітілген бюджет, мың теңге</w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1421,87 +1521,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I.КІРІСТЕР</w:t>
+I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74246</w:t>
+91160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2519,51 +2619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72926</w:t>
+89840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2696,51 +2796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72926</w:t>
+89840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2873,51 +2973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72926</w:t>
+89840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2997,51 +3097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2026 жылға бекітілген бюджет, мың теңге</w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3072,51 +3172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық кіші топ</w:t>
+Кіші функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3630,51 +3730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74246</w:t>
+91559,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3839,51 +3939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74246</w:t>
+91559,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4048,51 +4148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74246</w:t>
+91559,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4257,51 +4357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74246</w:t>
+91559,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4430,87 +4530,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-59561</w:t>
+Қаладағы аудан, аудандық маңызы бар қаланың, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56957,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4675,51 +4775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8685</w:t>
+23599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4884,51 +4984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8685</w:t>
+23599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5093,51 +5193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8685</w:t>
+23599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5334,437 +5434,437 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14914</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-6000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5784,196 +5884,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6025,50 +6125,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6138,51 +6447,2662 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6000</w:t>
+11000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредит беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операция бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профицит)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 399,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+399,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+399,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+399,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+399,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>