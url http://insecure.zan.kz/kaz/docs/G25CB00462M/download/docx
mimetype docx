--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8876be0" w14:textId="8876be0">
+    <w:p w14:paraId="e1eb654" w14:textId="e1eb654">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,105 +251,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға келесідей көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 91 160 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 106 357 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 1 320 мың теңге;</w:t>
+      салықтық түсімдер –11 517 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 89 840 мың теңге;</w:t>
+      трансферттер түсімі – 94 840 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 91 559,1 мың теңге;</w:t>
+      2) шығындар – 106 756,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -423,61 +423,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 488</w:t>
+        <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -964,61 +964,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Құмқұдық ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 488</w:t>
+        <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1521,87 +1521,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I. КІРІСТЕР</w:t>
+I.КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91160</w:t>
+106357</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1734,51 +1734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1320</w:t>
+11517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1807,51 +1807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
+01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1875,87 +1875,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншікке салынатын салықтар</w:t>
+Табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1320</w:t>
+4933</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2016,123 +2016,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+4933</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2152,164 +2152,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1090</w:t>
+3963</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2370,165 +2370,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жер салығы</w:t>
+Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2542,128 +2538,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
+Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89840</w:t>
+3426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2683,164 +2683,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89840</w:t>
+487</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2860,164 +2860,872 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға,жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89840</w:t>
+94840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3730,51 +4438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91559,1</w:t>
+106756,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3939,51 +4647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91559,1</w:t>
+106756,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4148,51 +4856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91559,1</w:t>
+106756,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4357,51 +5065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91559,1</w:t>
+106756,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4566,469 +5274,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56957,8</w:t>
+57154,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-23599</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемелекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-23599</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5048,196 +5756,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-23599</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5289,164 +5997,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-8685</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5539,50 +6247,259 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8685</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5611,51 +6528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14914</w:t>
+24914</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8568,51 +9485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19832,55 +20749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>