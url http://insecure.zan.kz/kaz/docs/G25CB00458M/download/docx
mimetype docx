--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa2070f" w14:textId="fa2070f">
+    <w:p w14:paraId="0b9c83c" w14:textId="0b9c83c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,274 +172,354 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Әйтеке би аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026 – 2028 жылдарға арналған Тұмабұлақ ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Тұмабұлақ ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 қосымшаларға</w:t>
+        <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесідей көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға келесідей көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 52 291 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 96 591 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 10 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер - 0 теңге;</w:t>
+      трансферттер түсімі – 86 591 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 42 291 мың теңге;</w:t>
+      2) шығындар – 98 053,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 52 291 мың теңге;</w:t>
+      3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу - 0 теңге;</w:t>
+      4) қаржы активтерiмен жасалатын операциялар бойынша сальдо – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо - 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1 494,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профицит) - 0 теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1494,5 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 462,1 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатының пайдаланылмаған қалдықтары – 32,4 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округ бюджетінің кірісіне мыналар есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -907,50 +987,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әйтеке би аудандық мәслихаттың 2025 жылғы 30 желтоқсандағы № 458 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Тұмабұлақ ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1003,51 +1121,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2026 жылға бекітілген бюджет, мың теңге</w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1477,51 +1595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52291</w:t>
+96591</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3247,51 +3365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42291</w:t>
+86591</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3424,51 +3542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42291</w:t>
+86591</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3601,51 +3719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42291</w:t>
+86591</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3725,51 +3843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2026 жылға бекітілген бюджет, мың теңге</w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3800,51 +3918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық кіші топ</w:t>
+Кіші функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4358,51 +4476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52291</w:t>
+98053,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4567,51 +4685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42741</w:t>
+47203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4776,51 +4894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42741</w:t>
+47203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4985,51 +5103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42741</w:t>
+47203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5194,51 +5312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42741</w:t>
+47203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5403,51 +5521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3550</w:t>
+44850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5612,51 +5730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3550</w:t>
+44850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5821,51 +5939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3550</w:t>
+44850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6062,228 +6180,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6303,369 +6421,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-6000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6721,160 +6839,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6962,160 +7080,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7199,333 +7321,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7545,192 +7675,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7782,50 +7916,1288 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредит беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен жасалатын операция бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профицит)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1494,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7891,51 +9263,1006 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1494,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылға нақтылынған бюджет, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1494,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1494,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1494,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22131,55 +24458,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22505,31 +24832,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>