--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b9c83c" w14:textId="0b9c83c">
+    <w:p w14:paraId="9961b79" w14:textId="9961b79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,124 +232,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға келесідей көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде, 2026 жылға келесідей көлемде бекітілсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 96 591 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 98 591 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 10 000 мың теңге;</w:t>
+      салықтық түсімдер – 12 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 86 591 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 98 053,1 мың теңге;</w:t>
+      2) шығындар – 100 085,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -395,107 +395,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1494,5 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 1 462,1 мың теңге;</w:t>
-[...17 lines deleted...]
-      бюджет қаражатының пайдаланылмаған қалдықтары – 32,4 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары –1 494,5 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 484</w:t>
+        <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1002,61 +984,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Тұмабұлақ ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 19.02.2026 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Әйтеке би аудандық мәслихатының 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 484</w:t>
+        <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1559,87 +1541,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I. КІРІСТЕР</w:t>
+I.КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96591</w:t>
+98591</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1772,51 +1754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10000</w:t>
+12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1949,51 +1931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6260</w:t>
+6660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2303,51 +2285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2240</w:t>
+3840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2657,51 +2639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1800</w:t>
+3400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4476,51 +4458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98053,1</w:t>
+100085,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4685,51 +4667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47203,1</w:t>
+45203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4894,51 +4876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47203,1</w:t>
+45203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5103,51 +5085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47203,1</w:t>
+45203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5312,51 +5294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47203,1</w:t>
+45203,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5521,51 +5503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44850</w:t>
+48850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5730,51 +5712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44850</w:t>
+48850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5939,51 +5921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44850</w:t>
+48850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6566,51 +6548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31300</w:t>
+35300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9728,51 +9710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24458,55 +24440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24832,31 +24814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>