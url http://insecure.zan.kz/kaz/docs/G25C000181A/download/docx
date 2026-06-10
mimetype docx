--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cf8447" w14:textId="1cf8447">
+    <w:p w14:paraId="c12cd6a" w14:textId="c12cd6a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -560,71 +560,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтөбе облысы бойынша техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы әкімдігінің 26.12.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы әкімдігінің 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 306</w:t>
-[...9 lines deleted...]
-        <w:t>№ 306</w:t>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -1067,159 +1057,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1324,159 +1314,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1581,159 +1571,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1838,159 +1828,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 180 483</w:t>
-[...71 lines deleted...]
-1 474 195</w:t>
+1 193 452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 403 321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 487 164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 684 064</w:t>
+1 697 033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2095,159 +2085,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2352,159 +2342,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2609,159 +2599,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3145,159 +3135,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3402,159 +3392,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3659,159 +3649,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3916,159 +3906,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4173,159 +4163,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4430,159 +4420,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4687,159 +4677,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4944,159 +4934,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5201,159 +5191,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5458,159 +5448,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5715,159 +5705,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 231 599</w:t>
-[...71 lines deleted...]
-1 525 311</w:t>
+1 249 677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 459 546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 543 389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 735 180</w:t>
+1 753 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5972,159 +5962,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6229,159 +6219,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6765,159 +6755,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414 045</w:t>
-[...71 lines deleted...]
-501 587</w:t>
+427 014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+473 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514 556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-548 214</w:t>
+561 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7301,159 +7291,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7558,159 +7548,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7815,159 +7805,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8072,159 +8062,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8608,159 +8598,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8865,159 +8855,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9401,159 +9391,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9658,159 +9648,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9915,159 +9905,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10172,159 +10162,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10429,159 +10419,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10686,159 +10676,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10943,159 +10933,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11200,159 +11190,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11457,159 +11447,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11714,159 +11704,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11971,159 +11961,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12228,159 +12218,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12485,159 +12475,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12742,159 +12732,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12999,159 +12989,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13256,159 +13246,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13513,159 +13503,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13770,159 +13760,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14027,159 +14017,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14284,159 +14274,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14541,159 +14531,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14798,159 +14788,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15055,159 +15045,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15312,159 +15302,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15569,159 +15559,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15826,159 +15816,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16083,159 +16073,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16340,159 +16330,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16597,159 +16587,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16854,159 +16844,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17111,159 +17101,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17368,159 +17358,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17625,159 +17615,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17882,159 +17872,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18139,159 +18129,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18396,159 +18386,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18653,159 +18643,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18910,159 +18900,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19167,159 +19157,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19703,159 +19693,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19960,159 +19950,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20217,159 +20207,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20474,159 +20464,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-421 909</w:t>
-[...71 lines deleted...]
-509 451</w:t>
+435 664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482 291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-556 078</w:t>
+569 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23345,159 +23335,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23602,159 +23592,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23859,159 +23849,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24116,159 +24106,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24373,159 +24363,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24630,159 +24620,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24887,159 +24877,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-465 161</w:t>
-[...71 lines deleted...]
-552 703</w:t>
+483 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529 866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-599 330</w:t>
+617 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>