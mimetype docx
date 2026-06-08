--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc4c507" w14:textId="cc4c507">
+    <w:p w14:paraId="45a7b4e" w14:textId="45a7b4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы ішкі істер органдары қызметкерінің дербес деректерін қамтитын жеке істерді жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2025 жылғы 15 желтоқсандағы № 1034 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2025 жылғы 15 желтоқсандағы № 1034 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1840,51 +1840,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бесінші бөлім (жеке папка) – "Зерделеу және арнайы тексеру материалдары" ішкі істер органдарына қызметке (оқуға) кандидаттарды зерделеу және арнайы тексеру материалдарынан, қызметкердің қызмет ету кезеңінде жүзеге асырылатын қосымша тексеру материалдарынан қалыптастырылады. Бұл бөлімде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дербес деректерді жинауға және өңдеуге, зерделеуге және тексеруге келісім беру туралы өтініш;</w:t>
+      1) дербес деректерді, оның ішінде медициналық деректерді жинауға және өңдеуге, зерделеуге және тексеруге келісім беру туралы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы тексеру жүргізу жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
@@ -2004,50 +2004,112 @@
         <w:t>
       8) жедел-тыңшылық жұмысқа қорытынды (рұқсат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) психологиялық-социологиялық зерттеу нәтижелері бойынша қорытынды сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Ішкі істер министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жеке істің мұқабасы типографиялық тәсілмен тығыз картоннан жасалады, бүйір, жоғарғы және төменгі қақпағы, тығыз байланыстары болады. Жеке істің мұқабасын ресімдеу мыналарды қамтиды: жоғарғы жағында – "Қазақстан Республикасының Ішкі істер министрлігі" деген жазу, жоғарғы оң жақ бұрышта – белгі көрсетіледі, жоғарғы жартысында ІІМ Елтаңбасы, мұқабаның ортасында – жеке істің № (түгендеу кітабына сәйкес) деген жазу, бұдан әрі жеке басын куәландыратын құжаттарға қатаң сәйкестікте атау септігінде қызметкердің тегі, аты, әкесінің аты көрсетіледі. Мұқабаның дизайны қолмен жазылған мәтінді қолданбай эстетикалық және біркелкі болуы керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21805,61 +21867,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түсінік</w:t>
-[...9 lines deleted...]
-              <w:t>ті, ұқыпты жазуыңызды өтінеміз</w:t>
+              <w:t>Түсінікті, ұқыпты жазуыңызды өтінеміз</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="358"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -23303,50 +23355,812 @@
         <w:t>
       Кадр қызметінің қызметкері __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z460" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы ішкі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істер органдары қызметкерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дербес деректерін қамтитын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке істерді жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ӨТІНІШ (КЕЛІСІМ)  дербес деректерді, соның ішінде медициналық деректерді жинауға және өңдеуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-1-қосымшамен толықтырылды – ҚР Ішкі істер министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, _______________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы ішкі істер органдарының қызметкері болып табыла отырып, келесі заңнамалық актілерге сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      • "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • Қазақстан Республикасының 2015 жылғы 29 қазандағы "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіпкерлік кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      • "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының 2013 жылғы 21 мамырдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • Қазақстан Республикасы Ішкі істер министрінің 2025 жылғы 15 желтоқсандағы № 1034 бұйрығымен бекітілген Қазақстан Республикасы ішкі істер органдары қызметкерінің дербес деректерін қамтитын жеке істерді жүргізу қағидаларына сәйкес Қазақстан Республикасы Ішкі істер министрлігіне және оның аумақтық бөліністеріне менің дербес деректерімді, соның ішінде медициналық деректерімді жинауға, өңдеуге, жинақтауға, сақтау, нақтылау (жаңарту, өзгерту), пайдалану және тексеруге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеуге келісім берілген, медициналық деректердің тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • уақытша еңбекке жарамсыздық парақтарын ашу, ұзарту және жабу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • уақытша еңбекке жарамсыздық кезеңі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • медициналық ұйымның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • емдейтін дәрігердің тегі және инициалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • қызметті өту мәселелерін шешу үшін қажет көлемде денсаулық жағдайы туралы басқа мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес және медициналық деректерді өңдеудің мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • ішкі істер органдарында қызметке жарамдылығын анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • қызметтік тәртіпті сақтауды бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • аттестация және қызметтік тексерістер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • лауазымға тағайындау, ауыстыру және босату мәселелерін шешу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • Қазақстан Республикасының заңнамасында нақты көзделген басқа мақсаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес және медициналық деректер ішкі істер органдарының қорғалған ақпараттық жүйелерінде сақталады және өңделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы келісім менің ішкі істер органдарындағы қызмет өтуім кезеңінде әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған дербес деректер субъектісі ретіндегі құқықтарым, олардың мақсаттары, көлемі, өңдеу тәртібі, сондай-ақ деректерді қорғау шаралары түсіндірілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің толық аты-жөні және қолы: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке құраммен жұмыс жөніндегі қызметкердің толық аты-жөні және қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25283,61 +26097,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар б</w:t>
-[...9 lines deleted...]
-              <w:t>олса)/</w:t>
+              <w:t>Тегі, аты, әкесінің аты (бар болса)/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26120,61 +26924,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайтарылған</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> күні</w:t>
+              <w:t>Қайтарылған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26672,61 +27466,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайтарылған</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> күні</w:t>
+              <w:t>Қайтарылған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27249,61 +28033,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек кітапшасы иесінің тегі, аты, әкесінің аты (ол болған</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кезде)</w:t>
+              <w:t>Еңбек кітапшасы иесінің тегі, аты, әкесінің аты (ол болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39559,55 +40333,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39933,31 +40707,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>