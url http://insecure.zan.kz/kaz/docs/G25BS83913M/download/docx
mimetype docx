--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6530e27" w14:textId="6530e27">
+    <w:p w14:paraId="493f69a" w14:textId="493f69a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Бурабай ауданының Бурабай кентінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Бурабай аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 8С-39/13 шешімі</w:t>
+        <w:t>Ақмола облысы Бурабай аудандық мәслихатының 2025 жылғы 24 желтоқсандағы № 8С-39/13 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Бюджет кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -251,51 +251,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 575026,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 631299,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 495185,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 74176,0 мың теңге;</w:t>
+      трансферттердің түсімдері – 130449,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 575026,0 мың теңге.</w:t>
+      2) шығындар – 631299,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -502,52 +502,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профицит) – 0,0 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) бюджет тапшылығын қаржыландыру (профицитті пайдалану) – 0,0 мың теңге. </w:t>
+        <w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитті пайдалану) – 0,0 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-40/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған кент бюджетте 224913,0 мың теңге сомасында аудандық бюджетке берілетін алып қоюлар қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -916,50 +978,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бурабай кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-40/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1749,51 +1849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-575026,0</w:t>
+631299,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4775,51 +4875,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74176,0</w:t>
+130449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4953,51 +5053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74176,0</w:t>
+130449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5131,51 +5231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74176,0</w:t>
+130449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5947,51 +6047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-575026,0</w:t>
+631299,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7367,51 +7467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36564,0</w:t>
+106564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7545,51 +7645,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117094,0</w:t>
+173367,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7723,51 +7823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117094,0</w:t>
+173367,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7901,51 +8001,229 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114094,0</w:t>
+17094,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалалардың, ауылдардың, кенттердің және ауылдық округтердің автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156273,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10035,50 +10313,88 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Бурабай кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-40/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14358,84 +14674,85 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14445,116 +14762,117 @@
               <w:t>
 Бюджеттік бағдарлама әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14564,116 +14882,116 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14715,124 +15033,124 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14901,116 +15219,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15075,116 +15393,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 737222,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15249,120 +15567,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15427,116 +15745,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15605,120 +15923,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15783,120 +16101,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15961,116 +16279,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16139,116 +16457,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22201,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16317,116 +16635,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44674,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16495,120 +16813,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35963,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16673,120 +16991,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 271505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16851,136 +17169,136 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 271505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -17018,147 +17336,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116472,0</w:t>
+16472,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -17196,131 +17514,131 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155033,0</w:t>
+255033,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17385,120 +17703,120 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17563,116 +17881,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17741,116 +18059,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17915,116 +18233,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18089,116 +18407,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18263,116 +18581,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18437,116 +18755,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18611,116 +18929,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18785,116 +19103,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18959,116 +19277,116 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19330,50 +19648,88 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Бурабай кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-40/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19456,85 +19812,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19544,84 +19899,84 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19664,84 +20019,84 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19815,88 +20170,88 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20001,50 +20356,82 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -20087,176 +20474,144 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-I. Кірістер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1186138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20353,84 +20708,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 635903,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20531,84 +20886,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 589124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20709,84 +21064,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 589124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20887,84 +21242,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43172,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21065,84 +21420,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3542,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21243,84 +21598,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13130,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21421,84 +21776,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21599,84 +21954,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3607,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21777,84 +22132,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21955,88 +22310,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2942,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22133,88 +22488,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22311,84 +22666,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5692,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22489,84 +22844,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5692,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22667,84 +23022,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22845,88 +23200,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 692,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23023,88 +23378,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23201,84 +23556,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 544543,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23379,84 +23734,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 544543,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23654,84 +24009,85 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23741,84 +24097,84 @@
               <w:t>
 Бюджеттік бағдарлама әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23861,84 +24217,84 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24012,88 +24368,88 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24198,84 +24554,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24372,84 +24728,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1186138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24546,84 +24902,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24724,84 +25080,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24902,88 +25258,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25080,84 +25436,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25258,84 +25614,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25436,84 +25792,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22201,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25614,84 +25970,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44674,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25792,108 +26148,108 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35963,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25959,115 +26315,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116472,0</w:t>
+ 656839,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -26137,93 +26493,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116472,0</w:t>
+ 656839,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -26234,50 +26558,82 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -26315,93 +26671,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116472,0</w:t>
+16472,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -26412,50 +26736,82 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -26493,99 +26849,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-540367,0</w:t>
+640367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26682,84 +27038,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 369422,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26860,84 +27216,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 369422,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27038,84 +27394,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 369422,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27212,84 +27568,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27386,84 +27742,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27560,84 +27916,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27734,84 +28090,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27908,84 +28264,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28082,84 +28438,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28256,84 +28612,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29347,55 +29703,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29721,31 +30077,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>