--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="493f69a" w14:textId="493f69a">
+    <w:p w14:paraId="1428da6" w14:textId="1428da6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 631299,6 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 648299,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 495185,0 мың теңге;</w:t>
+      салықтық түсімдер – 410185,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 130449,6 мың теңге;</w:t>
+      трансферттердің түсімдері – 232449,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 631299,6 мың теңге.</w:t>
+      2) шығындар – 654699,2 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -485,107 +485,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профицит) – 0,0 мың теңге.</w:t>
+      5) бюджет тапшылығы (профицит) – - 6399,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитті пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитті пайдалану) – 6399,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-40/2</w:t>
+        <w:t>№ 8С-44/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -993,233 +993,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бурабай кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 13.02.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-40/2</w:t>
+        <w:t>№ 8С-44/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1229,84 +1210,83 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1349,148 +1329,147 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1500,3891 +1479,3851 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-631299,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+648299,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-495185,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410185,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-470078,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+385078,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-470078,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+385078,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3410,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18428,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 651,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2618,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Арнайы түсімдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-130449,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-130449,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-130449,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232449,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5427,84 +5366,83 @@
               <w:t>
 Бюджеттік бағдарлама әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5547,148 +5485,147 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5698,4458 +5635,4433 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-631299,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+654699,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-57434,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65275,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-57434,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65275,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-57434,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65275,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-175585,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-175585,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-22661,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29060,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-46360,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54878,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-106564,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107204,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173367,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173367,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17094,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалалардың, ауылдардың, кенттердің және ауылдық округтердің автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 156273,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 224913,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 224913,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік алып қоюлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 224913,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 III. Таза бюджеттiк кредиттеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 IV. Қаржы активтерiмен операциялар бойынша сальдо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6399,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджеттің тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6399,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29703,55 +29615,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30077,31 +29989,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>