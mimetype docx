--- v0 (2026-03-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b772a74" w14:textId="b772a74">
+    <w:p w14:paraId="017437f" w14:textId="017437f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шортанды ауданының ішкі саясат, мәдениет және тілдерді дамыту бөліміненің "Жастар ресурстық орталығы" және "Тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемелері қызметкерлерінің лауазымдық айлық ақыларына ынталандырушы үстемақылар белгілеудің тәртібі мен шарттарын айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шортанды ауданының ішкі саясат және тілдерді дамыту бөліміне қарасты "Жастар ресурстық орталығы" және "Тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемелері қызметкерлерінің лауазымдық айлық ақыларына ынталандырушы үстемақылар белгілеу тәртібі мен шарттарын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Шортанды ауданы әкімдігінің 2025 жылғы 17 қарашадағы № А-3/236 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Шортанды ауданы әкімдігінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,54 +250,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Шортанды ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің "Жастар ресурстық орталығы"және "Тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемелерінің қызметкерлеріне лауазымдық жалақыдан (оның ішінде А1/3, А2/3, А3/3, В2/1, В2/4, В3/4, С2, С3) санаттарының қызметкерлері) жергілікті бюджет қаражаты есебінен ынталандырушы үстемеақылар белгіленсін.</w:t>
+      2. Жергілікті бюджет қаражаты есебінен Шортанды ауданының ішкі саясат және тілдерді дамыту бөліміне қарасты "Жастар ресурстық орталығы" және "Тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемелерінің қызметкерлеріне (оның ішінде А1/3, А2/3, А3/3, В2/1, В2/4, В3/4, С2, С3 санаттарындағы қызметкерлерге) лауазымдық айлықақыларына ынталандырушы үстемақылар белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - Ақмола облысы Шортанды ауданы әкімдігінің 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Шортанды ауданы әкімінің орынбасары Ш.Х. Ахметоваға жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -982,55 +1082,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1356,31 +1456,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>