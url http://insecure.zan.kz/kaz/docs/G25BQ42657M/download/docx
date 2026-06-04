--- v0 (2026-03-06)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="251617d" w14:textId="251617d">
+    <w:p w14:paraId="96901d7" w14:textId="96901d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжар ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Целиноград аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № 426/57-8 шешімі</w:t>
+        <w:t>Ақмола облысы Целиноград аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № 426/57-8 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 3-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -269,159 +269,239 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 82 988,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 52 988,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 7 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 75 988,0 мың теңге;</w:t>
+      трансферттердің түсімдері – 45 988,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 82 988,0 мың теңге;</w:t>
+      2) шығындар – 57 988,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      4) бюджет тапшылығы (профициті) – -5 000,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 5 000,8 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 5 000,8 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473/63-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округі бюджет кірістерінің құрамында аудандық бюджеттен берілетін нысаналы трансферттер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1275,50 +1355,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473/63-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1371,69 +1489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2048,51 +2148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82 988,0</w:t>
+52 988,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2402,51 +2502,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1 200,0</w:t>
+ 2 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2579,51 +2679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1 200,0</w:t>
+ 2 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2756,51 +2856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 450,0</w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3110,51 +3210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+55,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3287,51 +3387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 000,0</w:t>
+4 245,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3464,51 +3564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 350,0</w:t>
+300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3641,405 +3741,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350,0</w:t>
+300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 988,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-75 988,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 988,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4059,1274 +4159,1256 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-75 988,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 988,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-75 988,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...86 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Бағдарлама</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 988,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-82 988,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 088,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-34 488,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 088,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5346,518 +5428,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-34 488,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 088,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-34 488,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-48 500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5877,164 +5959,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-48 500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6095,477 +6177,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-8 500,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-40 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6585,341 +6667,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6939,160 +7021,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7144,128 +7230,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7357,52 +7447,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-V. Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7530,93 +7620,977 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+IV. Қаржы активтерімен операциялар бойынша сальдо </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 000,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+5 000,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>