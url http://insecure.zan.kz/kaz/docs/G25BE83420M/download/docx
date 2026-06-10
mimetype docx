--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8e2e78" w14:textId="c8e2e78">
+    <w:p w14:paraId="c55a545" w14:textId="c55a545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Шұңқыркөл ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Атбасар аудандық мәслихатының 2025 жылғы 17 желтоқсандағы № 8С 34/20 шешімі</w:t>
+        <w:t>Ақмола облысы Атбасар аудандық мәслихатының 2025 жылғы 17 желтоқсандағы № 8С 34/20 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 3-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -279,69 +279,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 38 941 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 119 441,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 9 994 мың теңге;</w:t>
+      салықтық түсімдер – 10 494,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -351,69 +351,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 28 947 мың теңге;</w:t>
+      трансферттер түсімі – 108 947,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 38 941 мың теңге;</w:t>
+      2) шығындар – 120 093,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -495,69 +495,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 652,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 652,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -567,73 +567,215 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 652,7 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Шұңқыркөл ауылдық округінің бюджетінде, аудандық бюджеттен Шұңқыркөл ауылдық округінің бюджетіне берiлетiн 28 947 мың теңге сомада бюджеттік субвенцияның көлемі қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. 2026 жылға арналған Шұңқыркөл ауылдық округінің бюджетінде 4-қосымшаға сәйкес жоғары тұрған бюджеттерден нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 2-1-тармақпен толықтырылды - Ақмола облысы Атбасар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 37/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -891,50 +1033,95 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Шұңқыркөл ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгiзiледi) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -987,69 +1174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1534,51 +1703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 941</w:t>
+119 441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1711,51 +1880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 994</w:t>
+10 494,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1888,51 +2057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 755</w:t>
+1 755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2065,51 +2234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 755</w:t>
+1 755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2242,51 +2411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 239</w:t>
+8 239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2419,51 +2588,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-299</w:t>
+299,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2596,51 +2765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135</w:t>
+135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2773,51 +2942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 108</w:t>
+4 108,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2950,51 +3119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 697</w:t>
+4197,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3481,51 +3650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3658,51 +3827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3835,51 +4004,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 947</w:t>
+108 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3914,69 +4083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4461,51 +4612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 941</w:t>
+120 093,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4639,51 +4790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+29 495,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -4798,51 +4949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+29 495,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4937,51 +5088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 343</w:t>
+29 495,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5115,51 +5266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 598</w:t>
+9 598,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -5274,51 +5425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 598</w:t>
+9 598,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5413,51 +5564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 598</w:t>
+1 598,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5552,51 +5703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5691,51 +5842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 500</w:t>
+7 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5869,51 +6020,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+81 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -6028,51 +6179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+81 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6167,51 +6318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6263,128 +6414,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6477,51 +6632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6649,52 +6804,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бюджеттiк кредиттердi өтеу </w:t>
+              <w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6822,52 +6977,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+              <w:t xml:space="preserve">
+Бюджеттiк кредиттердi өтеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6995,52 +7150,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қаржы активтерiн сатып алу </w:t>
+              <w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7169,51 +7324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттің қаржы активтерiн сатудан түсетiн түсiмдер </w:t>
+Қаржы активтерiн сатып алу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7341,52 +7496,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттің қаржы активтерiн сатудан түсетiн түсiмдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7514,88 +7669,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-0</w:t>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-652,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7687,88 +7842,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-0</w:t>
+              <w:t xml:space="preserve">
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7861,51 +8016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8034,92 +8189,827 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+652,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22973,50 +23863,564 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атбасар аудандық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 жылғы 18 наурыздағы № 8С 37/17</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған жоғары тұрған бюджеттерден нысаналы трансферттер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Атбасарского районного маслихата Акмолинской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 37/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық бюджеттен берілетін ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы Сочинское ауылындағы (Гагарина көшесі, Жастар көшесі, Элеватор көшесі, Сары-Арқа көшесі, Достық көшесі, Бейбітшілік көшесі, Еңбек көшесі) ауылішілік жолдарды орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -23048,55 +24452,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>