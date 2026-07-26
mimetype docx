--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c55a545" w14:textId="c55a545">
+    <w:p w14:paraId="735ee06" w14:textId="735ee06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24452,55 +24452,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24826,31 +24826,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>