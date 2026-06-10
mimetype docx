--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1fc73f5" w14:textId="1fc73f5">
+    <w:p w14:paraId="6b38ccd" w14:textId="6b38ccd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Макеевка ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Атбасар аудандық мәслихатының 2025 жылғы 17 желтоқсандағы № 8С 34/9 шешімі</w:t>
+        <w:t>Ақмола облысы Атбасар аудандық мәслихатының 2025 жылғы 17 желтоқсандағы № 8С 34/9 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 7-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер –33 160 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 35 316,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 8 053 мың теңге;</w:t>
+      салықтық түсімдер – 10 209,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -323,69 +323,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 25 107 мың теңге;</w:t>
+      трансферттер түсімі – 25 107,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 33 160 мың теңге;</w:t>
+      2) шығындар – 37 586,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -467,69 +467,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – 2 270,8 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – -2 270,8 теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -539,51 +539,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Макеевка ауылдық округінің бюджетінде, аудандық бюджеттен Макеевка ауылдық округінің бюджетіне берiлетiн 25 107 мың теңге сомада бюджеттік субвенцияның көлемі қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -912,50 +974,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Макеевка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 39/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1008,69 +1108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1555,51 +1637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 160</w:t>
+35 316,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1732,51 +1814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 053</w:t>
+10 209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1909,51 +1991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 587</w:t>
+3 722,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2086,51 +2168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 587</w:t>
+3 722,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2263,51 +2345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 466</w:t>
+5 864,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2440,51 +2522,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164</w:t>
+164,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2617,51 +2699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2794,51 +2876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000</w:t>
+3 698,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2971,51 +3053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200</w:t>
+1 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3325,228 +3407,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-25 107</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3566,164 +3648,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-25 107</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3784,309 +3866,479 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-25 107</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді жалдау құқығын сату үшін алынатын алым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+453,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 107,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 107,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4115,1072 +4367,939 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 107,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...139 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...127 lines deleted...]
-27 167</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 586,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...135 lines deleted...]
-5 493</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 323,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -5295,51 +5414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 493</w:t>
+29 323,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5362,599 +5481,599 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-4 993</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 323,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...127 lines deleted...]
-500</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 493,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...135 lines deleted...]
-500</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 493,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...134 lines deleted...]
-500</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 993,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5977,815 +6096,776 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-500</w:t>
+ 011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...160 lines deleted...]
-0</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 770,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 770,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 770,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6805,160 +6885,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7010,128 +7094,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7224,51 +7312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7397,51 +7485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7569,52 +7657,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қарыздар түсімі</w:t>
+              <w:t xml:space="preserve">
+Бюджеттiк кредиттердi өтеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7743,51 +7831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7915,93 +8003,1669 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Қаржы активтерiн сатып алу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттің қаржы активтерiн сатудан түсетiн түсiмдер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 270,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 270,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 270,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 270,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 270,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 270,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22493,55 +24157,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22867,31 +24531,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>