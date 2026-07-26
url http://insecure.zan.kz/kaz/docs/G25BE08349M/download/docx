--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6b38ccd" w14:textId="6b38ccd">
+    <w:p w14:paraId="60fb855" w14:textId="60fb855">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24157,55 +24157,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>